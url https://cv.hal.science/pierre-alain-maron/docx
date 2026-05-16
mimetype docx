--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Alain MARON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole soil warming promotes surface soil carbon loss but deep soil carbon gain, depending on land management practices in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109832. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics reveals contrasted responses of microbial communities to wheat straw amendment in cropland and grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.14723. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98903-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does warming affect microbial communities in whole-soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.7333-7345. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-025-02598-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des champignons du sol : l’Inrae Dijon réalise une première mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols urbains et biodiversité microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (11), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of the soil fungal:bacterial ratio across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.art. e00365-23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00365-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring microbiota functions from taxonomic genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse sur l’impact des modes de production agricole sur la qualité écologique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 Numéro spécial "20 ans du RMQS", pp.117-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des sols est-elle impactée par l’apport de cuivre ou son accumulation dans les sols vignes ? Synthèse des connaissances scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pellegrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.71-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Imfeld et al. on ‘Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards’ by Karimi et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (5), pp.3529-3530. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01260-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellegrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2013-2030. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolite : la nuit, ils carottent les sols des couloirs de tram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on soil ecological quality: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.4603-4625. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01302-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on vraiment de l’impact des digestats de méthanisation sur la qualité biologique des sols agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µgreen-db: a reference database for the 23S rRNA gene of eukaryotic plastids and cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62555-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities from different soil types respond differently to organic waste input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of urban soils for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1267-1282. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1333-1343. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la qualité microbiologique (bactéries et champignons) des sols pour les productions viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pilotage de la qualité des sols viticoles : une nouvelle génération d'indicateurs microbiologiques moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High microbial diversity promotes soil ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (9), pp.e02738-17. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02738-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of soil phototrophs and fungi with pH and their impact on soil CO 2 , CO 18 O and OCS exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular microbiology methods for environmental diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.423--441. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do microbial communities in top-and subsoil respond to root litter addition under field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (20), pp.16215-16228. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities are more sensitive indicators to non-extreme soil moisture variations than bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of the Miscanthus bioenergy crop on microbial diversity in wastewater-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-015-0531-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in microbial diversity through land use intensity as drivers of carbon mineralization in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.204-213. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscanthus bioenergy crop stimulates nutrient-cycler bacteria and fungi in wastewater-contaminated agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-015-0532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing soil biodiversity: a major challenge in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0247-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use history shifts [i]in situ[/i] fungal and bacterial successions following wheat straw input into the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-barcoded evaluation of the ISO standard 11063 DNA extraction procedure to characterize soil bacterial and fungal community diversity and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of soil microbial structure and activity depends on microbial diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of extraction procedures for water-extractable organic matter in soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.520-530. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of microbial abundance and diversity as indicators of the origin of soil aggregates produced by earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Toan Tran Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.950 - 952. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.201 - 212. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroSol database©, le premier système d'information environnemental sur la microbiologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of different functional groups of bacteria by various plant residues as a driver of soil priming effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (5), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9650-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural management affects the response of soil bacterial community structure and respiration to water-stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.69 - 77. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1609-1619. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial community to soil water-stable aggregation during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ISO standard 11063 DNA extraction procedure for assessing soil microbial abundance and community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 8 p. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity: Methodological strategy, spatial overview and functional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (319), pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 319, pp.44 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi mediate long term sequestration of carbon and nitrogen in soil through their priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamics of microbial communities during decomposition of wheat, rape, and alfalfa residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (4), pp.816-828. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil DNA evidence for altered microbial diversity after long-term application of municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.423-431. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant residues in determining temporal patterns of the activity, size and structure of nitrate reducer communities in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7136-7143. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01497-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.97 - 99. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (23), pp.7565-7569. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and DNA fingerprinting of a soil bacterial community inoculated into three different sterile soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (4), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.752-764. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01197.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein extraction and fingerprinting optimization of bacterial communities in natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-006-9121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics : a new approach for studying functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.486-493. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-006-9196-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les fonctionnalités des communautés bactériennes du sol. En direct des labos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics for the functional analysis of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bestel-Corre G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (268), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of quantitative and qualitative recovery of bacterial communities from different soil types by density gradient centrifugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2005.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmeralda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (40), pp.8074-8080. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing genetic structure and diversity of airborne bacterial communities by DNA fingerprinting and 16S rDNA clone library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmeralda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (20), pp.3687-3695. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass populations control nitrification in savanna soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.605-611. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0269-8463.2004.00880.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00139318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological method for direct assessment of the functionality of a denitrifying strain of Pseudomonas fluorescens in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lensi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of polyclonal antibodies to detect and quantify the NOR protein of nitrite oxidizers in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cøeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00231-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying farming practices for a conceptual model of their impact on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.433-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legume Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics reveal contrasted and dynamic responses of microbial soil communities to in situ wheat straw amendment in croplands or grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et référentiels disponibles pour le diagnostic microbiologique des sols : offre de service, application terrain, futurs outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lavoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des modes de production économes en pesticides de synthèse sur la qualité microbiologique des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs bioindicateurs - Structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOIL MICROBIOLOGICAL QUALITY: STATE OF THE ART AND IMPORTANCE OF MICROBIAL COMMUNITIES FOR FRENCH AGRICULTURAL SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupement des Sélectionneurs de Protéagineux (GSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat suite à la projection du film &amp;quot;Mission régénération&amp;quot; un documentaire américain (2020) de J. et R. Tickell sur le rôle des pratiques culturales et des sols dans le stockage du carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection au cinéma indépendant l’Eldorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs ; structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du premier référentiel territorial de la qualité microbiologique des sols afin de promouvoir la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes présentes dans différents types de sols ont une réponse variable à l’apport de produits résiduaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les fonctions microbiennes à partir d'informations taxonomiques : un état de l'art des outils et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes sur les toits végétalisés parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. De la boite noire à la trame brune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Plante et Cité (Plante et Cité). FRA., Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous travaillez sur les communautés microbiennes du sol. Mais de quoi parle-t-on, exactement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins opérationnels et les premiers retours d’expérience d’utilisateurs (animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité microbiologique des sols: bilan et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIVO. Fête de la nature et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaprotéomique au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne du sol : rôle fonctionnel et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. journées scientifiques du Groupe Francophone Humidimétrie et Transferts en Milieu Poreux GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone Humidimétrie et TraNsferts en Milieux Poreux (GFHN). FRA., Jan 2017, St-Michel l'Observatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final HYPI Conference on BVOC’s and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre « La microbiologie moléculaire au service du diagnostic environnemental »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrecognized soil algal and cyanobacterial communities as a model, for herbicide risk assessment in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métaprotéomique microbienne aux sols et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France, 7 novembre 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abis L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafouge F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final HYPI Conference on BVOC’s and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of solid waste composts on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues et cyanobactéries des sols : quels apports pour l’écotoxicologie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Ecotoxicomic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 394 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil as a Support of Biodiversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefits of Soil Carbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ispra, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du patrimoine microbien par implantation de &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; dans des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biologie des Sols : outils de mesure et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation sol sur la plateforme Artemis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Virey-Le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biologie des Sols : outils de mesure et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec les agriculteurs au Centre de Recherche Agronomique de Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du patrimoine microbiologique de sols pollués par l'implantation de Miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microbial structure and functional communities at different soil depths during 13C labelled root litter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking litter quality to microbial community structure and functioning in an agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Dijon, France. 703 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Soil Virtuel modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French training course AIR ECO SOLS. Interdisciplinary approach of soil ecological restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de diversité affecte la stabilité structurelle et fonctionnelle des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie environnementale : du gène à l’écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Oct 2013, Parent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure d'extraction d'ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie environnementale : du gène à l’écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Oct 2013, Parent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnS-PIPE: an optimized bionformatic pipeline to efficiently assess microbial taxonomic diversity of complex environments using high throughput sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the addition of fertilizing component on microbial communities and decomposition of organic matter in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Houdusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Garcia Mina Jose, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effect of an additional fertilizer on the dynamics of microbial community and the decomposition of organic matter in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Houdusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Garcia Mina Jose, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des sols : Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microbial diversity on soil organic carbon dynamics highlighted by a 13C-labelling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users Group Meeting JESIUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of biodiversity affects the stability of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of wastewater for irrigation of cultivated plots on the soil microbiological quality in semi-arid zone (Tunisia): approaches at the plot and catchment area scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres bioinformaticiens et statisticiens de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Versailles, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do drought and rain events impact soil microbial communities greenhouse gas production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How optical density measurements on artificially reconstituted soil ecosystems show the validity of the competitive exclusion principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil respiration across scales: towards an integration of patterns and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Revaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diurnal- to Century-Scale Controls On Soil Respiratory Fluxes. Towards A New Generation Of Integrated Experimental And Modelling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation (ESF). Strasbourg, FRA., Sep 2009, Innsbruck, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil bacterial populations involved in degradation of 13c-labelled wheat, rape and alfalfa residue as estimated by DNA-SIP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne et matières organiques des sols: vers une meilleure compréhension des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des fonctions microbiennes associées à la dégradation du soufre organique dans les sols par une approche de métaprotéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuy-Chhoy Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'isotopie couplée aux outils de biologie moléculaire (DNA/RNA-SIP) pour caractériser la dynamique des communautés impliquées dans la dégradation de résidus de blé et la minéralisation des matières organiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs " utilisation des isotopes stables en écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie microbienne des sols ou comment apprendre à gérer la banque de nutriments des sols pour une production stable et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Application de l'Ingénierie des Ecosystèmes. FRA., Dec 2008, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of crop residues incorporated in soil: towards linking microbial diversity and evolution of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The priming effect: a point of connection between microbial ecology, C cycling and plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Meeting 2008 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). Londres, GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics: a new approach for studying functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Saisissez le nom du laboratoire, du service ou du département., Vienna, AUT., Aug 2008, Vienne, Austria. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions control décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Revaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diurnal to century-scale controls on soil respiratory fluxes. Towards a new generation of integrated experimental and modelling approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation (ESF). Innsbruck, AUT., Sep 2009, Innsbruck, Austria. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie microbienne du cycle du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french molecular inventory of soil fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des champignons du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation scientifique et technique sur &amp;quot;La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique et technique sur "La microbiologie moléculaire au service du diagnostic environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of soil algae and cyanobacteria in agricultural soils, as a model of soil microbial communities, for the pesticide risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble coordonné de plateformes ouvertes la recherche internationale en écotoxicologie : Analyse et Expérimentation sur les Ecosystèmes – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Construire le réseau ANTIOPES 2.0 - La toxicologie et l’écotoxicologie prédictives : de l’appliqué à l’opérationnel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of soil microalgae and cyanobacteria to assess pesticide stresses, in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which benefits in the use of a modeling platform : the VSoil example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different organic amendments on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowak V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Bacterial Genetics and Ecology (BAGECO 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation of microbial patrimony with &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; crops on polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des communautés microbiennes à une augmentation de la température augmente quand la biodégradabilité de la ressource organique baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity as a major driver for the control of populations of the pathogenic bacterium Listeria monocytogenes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. pp.617, 2014, Assessing soil biodiversity and its role for ecosystem services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs de l'abondance et de la diversité microbienne tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium on Bacterial Genetics and Ecology (BAGECO 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ljubljana, Slovenia. , 152 p., 2013, 12th Symposium on Bacterial Genetics and Ecology (BAGECO 12) "Networking and plasticity of microbial communities: the secret to success</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnS-PIPE: an optimized bionformatic pipeline to efficiently assess microbial taxonomic diversity of complex environments using high throughput sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faivre-Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. New Phytologist Symposium. Plant interactions with other organisms: molecules, ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assurance écologique est-elle applicable aux communautés microbiennes telluriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of irrigation by treated wastewater on soil bacterial genetic structure diversity of Nabeul-Tunisia irrigated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologyof Soil Microorganisms 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la diversité microbienne sur la minéralisation de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated waste water reuse impact on soil microbial community structure as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA) fingerprint technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Abdennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadi Kallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of Technologies for Industrial Wastewater Treatment and Reuse in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Jerba, Tunisia. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et dynamique des communautés microbiennes impliquées dans la dégradation des résidus de culture : influence du type de résidu et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaprotéomique pour l'analyse fonctionnelle des communautés bactéreinnes indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE. , pp.420, 2024, Savoirs Faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des champignons du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum National d'Histoire Naturelle (MNHN). Biotope, 2024, 978-2-36662-315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.420, 2024, Savoir faire, EAN13 Livre papier : 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth d'Oiron Verame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2017, 9791029704857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental. Synthèse de Recherche. Contrat n°1406C0050. Projet de recherche coordonné par : &amp;quot;Observatoire des sols vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Agence de l'Environnement et de la Maitrise de l'Energie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 1. Un travail du sol ponctuel en agriculture de conservation des sols est délétère pour la vie du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte le priming effect en agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 37, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dependency on external costly inputs - Why should the priming effect be considered in agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 37, 2021, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire environnementale : historique, limites et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME (brochure de vulgarisation technique professionnelle)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN imprimé : 9791029704857 ISBN électronique : 9791029704864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genosol Platform: a logistic and technical platform for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genosol Platform: a logistic and technical platform for conserving and exploring soil microbial diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMANA PRESS INC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6, 2016, Methods in Molecular Biology, 978-1-4939-3369-3; 978-1-4939-3367-9. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil as support of biodiversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon : Science, management and policy for multiple benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eds. CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 420 p., 2015, SCOPE Series, 9781780645322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’attendre des recherches en microbiologie du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae ACTA, le réseau des instituts des filières animales et végétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2014, Matière à Débattre et Décider, 978-2-7592-2055-7 978-2-85794-280-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition grand public : &amp;quot;Nature Incognito, la face cachée des villes&amp;quot;, Jardin des Sciences, Dijon, France, 5 avril au 17 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Research in Ecology for Agroecological Transitions: A Case Study in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Fm Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoVitiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches sur les sols agricoles ? Conclusions de la Consultation Scientifique Prospective sur les sols. Novembre 2012 - Avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et gestion des processus biogéochimiques couplant les cycles du carbone et de l'azote à l'origine de la libération de composés polluants, du sol vers les compartiments eau et air de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique, diversité et régulation des communautés microbiennes impliquées dans les cycles du carbone et de l'azote dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId796"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Alain MARON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole soil warming promotes surface soil carbon loss but deep soil carbon gain, depending on land management practices in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, pp.109832. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics reveals contrasted responses of microbial communities to wheat straw amendment in cropland and grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.14723. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98903-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does warming affect microbial communities in whole-soil under contrasting management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Zulfikar Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.7333-7345. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-025-02598-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized Datasets of microbiological parameters from a French national-scale soil monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-04318-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des champignons du sol : l’Inrae Dijon réalise une première mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols urbains et biodiversité microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (11), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of the soil fungal:bacterial ratio across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.art. e00365-23. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00365-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term PE Generation Processes in the Soils of a Farmer Plots Network in the Madagascar Highlands: Actors and Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp.1702-1719. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microbiolres14040117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban land uses shape soil microbial abundance and diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 883, pp.art. 163455. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring microbiota functions from taxonomic genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse sur l’impact des modes de production agricole sur la qualité écologique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 Numéro spécial "20 ans du RMQS", pp.117-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Priming Effect dans le sol : mécanismes, acteurs et conséquences sur les services écosystémiques dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.239-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Meta-Omics to Provide Modern Microbial Indicators for Monitoring Soil Quality and Securing Food Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.889788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Effect of Green Waste and Sludge Amendment on Soil Microbial Diversity and Volatile Organic Compound Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.123-141. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/applmicrobiol1010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Imfeld et al. on ‘Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards’ by Karimi et al. (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (5), pp.3529-3530. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01260-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of copper input and accumulation for soil biodiversity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellegrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2013-2030. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des sols est-elle impactée par l’apport de cuivre ou son accumulation dans les sols vignes ? Synthèse des connaissances scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pellegrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.71-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolite : la nuit, ils carottent les sols des couloirs de tram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of farming systems on soil ecological quality: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Christel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), pp.4603-4625. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01302-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReClustOR: a re‐clustering tool using an open‐reference method that improves operational taxonomic unit definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.168-180. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCOM-PIPE: a new user-friendly metabarcoding pipeline for the characterization of microbial diversity from 16S, 18S and 23S rRNA gene amplicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on vraiment de l’impact des digestats de méthanisation sur la qualité biologique des sols agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS au service de l'écologie microbienne des sols français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.51-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µgreen-db: a reference database for the 23S rRNA gene of eukaryotic plastids and cyanobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62555-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial communities from different soil types respond differently to organic waste input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage intensity and pasture in rotation effectively shape soil microbial communities at a landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of urban soils for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1267-1282. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la qualité microbiologique (bactéries et champignons) des sols pour les productions viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et pilotage de la qualité des sols viticoles : une nouvelle génération d'indicateurs microbiologiques moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil bacteria and archaea across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.eaat1808. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aat1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l’impact des pratiques agricoles sur l’état biologique et le fonctionnement du sol. Quelles recommandations et pistes de R&D en matière de pilotage biologique des sols ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth D’oiron-Verame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.39-46. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/OW3CJS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of volatile organic compound emissions from soils amended with organic waste products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1333-1343. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High microbial diversity promotes soil ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (9), pp.e02738-17. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02738-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of repeated application of organic waste products on microbial communities in arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of soil phototrophs and fungi with pH and their impact on soil CO 2 , CO 18 O and OCS exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and ecological networks as indicators of environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.265-281. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0614-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity drives the priming effect along climate gradients: a case study in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.451 - 462. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil bacterial richness across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequietd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (0190128), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity indexes can explain soil carbon dynamics as a function of carbon source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0161251. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0161251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model of soil molecular microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.203 - 211. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular microbiology methods for environmental diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.423--441. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.262-274. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do microbial communities in top-and subsoil respond to root litter addition under field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil C and N models that integrate microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.331-344. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0571-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (20), pp.16215-16228. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil bacterial taxa–area relationships assessment using DNA meta-barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.468 - 475. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal communities are more sensitive indicators to non-extreme soil moisture variations than bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effect of the Miscanthus bioenergy crop on microbial diversity in wastewater-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-015-0531-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in microbial diversity through land use intensity as drivers of carbon mineralization in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.204-213. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscanthus bioenergy crop stimulates nutrient-cycler bacteria and fungi in wastewater-contaminated agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (4), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-015-0532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and managing soil biodiversity: a major challenge in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0247-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-barcoded evaluation of the ISO standard 11063 DNA extraction procedure to characterize soil bacterial and fungal community diversity and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.12162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use history shifts [i]in situ[/i] fungal and bacterial successions following wheat straw input into the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of soil microbial structure and activity depends on microbial diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing evidences the impact of cropping on soil bacterial and fungal diversity in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of extraction procedures for water-extractable organic matter in soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.520-530. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale evidence for a high decrease of soil bacterial density and diversity by cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Aussems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0204-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of different functional groups of bacteria by various plant residues as a driver of soil priming effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (5), pp.810-822. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9650-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity and C turnover modified by tillage and cropping in Laos tropical grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-013-0420-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural management affects the response of soil bacterial community structure and respiration to water-stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ostle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.69 - 77. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroSol database©, le premier système d'information environnemental sur la microbiologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivianne Judith Yayende-Guedoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bardoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.201 - 212. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial diversity and structure are drivers of the biological barrier effect against Listeria monocytogenes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0076991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of microbial abundance and diversity as indicators of the origin of soil aggregates produced by earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Toan Tran Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.950 - 952. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1609-1619. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2013.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-till and cover crops shift soil microbial abundance and diversity in Laos tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0099-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial community to soil water-stable aggregation during crop residue decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ISO standard 11063 DNA extraction procedure for assessing soil microbial abundance and community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), 8 p. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity: Methodological strategy, spatial overview and functional interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (319), pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi mediate long term sequestration of carbon and nitrogen in soil through their priming effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 319, pp.44 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P.A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Dynamics and Spatial Heterogeneity of Soil Bacterial Communities Under Different Crop Residue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.291 - 303. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ dynamics of microbial communities during decomposition of wheat, rape, and alfalfa residues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (4), pp.816-828. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil DNA evidence for altered microbial diversity after long-term application of municipal wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.423-431. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of the bacterial community in forest soils under different quantities of leaf litter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (47), pp.14-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant residues in determining temporal patterns of the activity, size and structure of nitrate reducer communities in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chèneby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7136-7143. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01497-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.97 - 99. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (23), pp.7565-7569. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and DNA fingerprinting of a soil bacterial community inoculated into three different sterile soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (4), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein extraction and fingerprinting optimization of bacterial communities in natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.426-434. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-006-9121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.752-764. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01197.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics : a new approach for studying functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.486-493. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-006-9196-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les fonctionnalités des communautés bactériennes du sol. En direct des labos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics for the functional analysis of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Bestel-Corre G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (268), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of quantitative and qualitative recovery of bacterial communities from different soil types by density gradient centrifugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2005.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmeralda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (40), pp.8074-8080. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing genetic structure and diversity of airborne bacterial communities by DNA fingerprinting and 16S rDNA clone library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmeralda Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (20), pp.3687-3695. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological method for direct assessment of the functionality of a denitrifying strain of Pseudomonas fluorescens in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lensi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass populations control nitrification in savanna soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Degrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.605-611. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0269-8463.2004.00880.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00139318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of polyclonal antibodies to detect and quantify the NOR protein of nitrite oxidizers in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cøeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Clays-Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(02)00231-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying farming practices for a conceptual model of their impact on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.433-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea resilience to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legume Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics reveal contrasted and dynamic responses of microbial soil communities to in situ wheat straw amendment in croplands or grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative site sampling strategy to assess urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal-Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.213-220, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et référentiels disponibles pour le diagnostic microbiologique des sols : offre de service, application terrain, futurs outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lavoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling microbial and plant diversity in multi-species agroecosystems: the DIMIVEA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BISES project: towards a better understanding of urban soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18067.25124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des modes de production économes en pesticides de synthèse sur la qualité microbiologique des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOIL MICROBIOLOGICAL QUALITY: STATE OF THE ART AND IMPORTANCE OF MICROBIAL COMMUNITIES FOR FRENCH AGRICULTURAL SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs bioindicateurs - Structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat suite à la projection du film &amp;quot;Mission régénération&amp;quot; un documentaire américain (2020) de J. et R. Tickell sur le rôle des pratiques culturales et des sols dans le stockage du carbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projection au cinéma indépendant l’Eldorado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupement des Sélectionneurs de Protéagineux (GSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs ; structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du premier référentiel territorial de la qualité microbiologique des sols afin de promouvoir la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes présentes dans différents types de sols ont une réponse variable à l’apport de produits résiduaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les fonctions microbiennes à partir d'informations taxonomiques : un état de l'art des outils et des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes sur les toits végétalisés parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. De la boite noire à la trame brune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Plante et Cité (Plante et Cité). FRA., Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tools to diagnose the impact of land use practices on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous travaillez sur les communautés microbiennes du sol. Mais de quoi parle-t-on, exactement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique (CIAG) 2018. Fertilité biologique des sols. De la connaissance de la biologie des sols et de ses fonctions, à son pilotage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, understanding and predicting soil microbial diversity across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins opérationnels et les premiers retours d’expérience d’utilisateurs (animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité biologique des sols urbains. Journée d'animation sur la qualité biologique de sols urbains à destination des aménageurs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité microbiologique des sols: bilan et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIVO. Fête de la nature et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaprotéomique au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne du sol : rôle fonctionnel et régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. journées scientifiques du Groupe Francophone Humidimétrie et Transferts en Milieu Poreux GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone Humidimétrie et TraNsferts en Milieux Poreux (GFHN). FRA., Jan 2017, St-Michel l'Observatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final HYPI Conference on BVOC’s and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial social networks across the French National territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological networks as a promising approach to decipher the role of microbial communities in soil ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseau du GDR Génomique Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes (UN). FRA., Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre « La microbiologie moléculaire au service du diagnostic environnemental »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métaprotéomique microbienne aux sols et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique et Technique sur "La Microbiologie Moléculaire au Service du Diagnostic Environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA., Nov 2017, Angers, France, 7 novembre 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrecognized soil algal and cyanobacterial communities as a model, for herbicide risk assessment in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence internationale d’Ecotoxicologie Microbienne, EcotoxicoMic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and predictive variations of soil microbial richness, bacterial and archaeal phyla across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic waste effect in VOCs soil emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abis L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafouge F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final HYPI Conference on BVOC’s and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial &amp;quot;social&amp;quot; network in french soils : a Metagenomics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AnaEE Analyses et Expérimentations sur les Ecosystèmes - France., Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial interaction networks on a wide scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017 (MD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasting effect of solid waste composts on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues et cyanobactéries des sols : quels apports pour l’écotoxicologie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Ecotoxicomic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is soil an island for bacteria ? Contribution of the soil bacterial taxa area relationship unsing new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil bacterial diversity at the scale of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISME., Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated set of ecosystem research platforms open to international research in ecotoxicology, AnaEE-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. 394 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Cortesero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil as a Support of Biodiversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefits of Soil Carbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ispra, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Innovation Agricole (JIAG 2015) 1ère édition colloque OFSV, Angers, France, 2-3 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e. Edition Colloque OFSV "Journées Nationales de l'Innovation Agricole" (JIAG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Français des Sols Vivants (OFSV). FRA., Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du patrimoine microbien par implantation de &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; dans des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biologie des Sols : outils de mesure et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation sol sur la plateforme Artemis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Virey-Le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biologie des Sols : outils de mesure et intérêt pour les productions agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec les agriculteurs au Centre de Recherche Agronomique de Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du patrimoine microbiologique de sols pollués par l'implantation de Miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA &amp; SSSA International Annual Meeting " Grand challenges, great solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, LongBeach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif de la biomasse microbienne moléculaire du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in microbial structure and functional communities at different soil depths during 13C labelled root litter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage massif pour caractériser la diversité microbienne des sols, standardisation et applications au sein de la plateforme GenoSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etude du Polymorphisme des Génomes Végétaux (EPGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Évry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking litter quality to microbial community structure and functioning in an agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Dijon, France. 703 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Soil Virtuel modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French training course AIR ECO SOLS. Interdisciplinary approach of soil ecological restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de diversité affecte la stabilité structurelle et fonctionnelle des communautés microbiennes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie environnementale : du gène à l’écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Oct 2013, Parent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure d'extraction d'ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie environnementale : du gène à l’écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Oct 2013, Parent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et traduction fonctionnelle de la diversité microbienne des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Nov 2013, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnS-PIPE: an optimized bionformatic pipeline to efficiently assess microbial taxonomic diversity of complex environments using high throughput sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the addition of fertilizing component on microbial communities and decomposition of organic matter in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Houdusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Garcia Mina Jose, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effect of an additional fertilizer on the dynamics of microbial community and the decomposition of organic matter in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Houdusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Garcia Mina Jose, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études des sols : Le sol face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microbial diversity on soil organic carbon dynamics highlighted by a 13C-labelling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users Group Meeting JESIUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of biodiversity affects the stability of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil science for the Benefit of Mankind and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy. 2696 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of wastewater for irrigation of cultivated plots on the soil microbiological quality in semi-arid zone (Tunisia): approaches at the plot and catchment area scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres bioinformaticiens et statisticiens de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Versailles, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do drought and rain events impact soil microbial communities greenhouse gas production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How optical density measurements on artificially reconstituted soil ecosystems show the validity of the competitive exclusion principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Conférence Internationale de la SFBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tunis, Tunisia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil respiration across scales: towards an integration of patterns and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Revaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diurnal- to Century-Scale Controls On Soil Respiratory Fluxes. Towards A New Generation Of Integrated Experimental And Modelling Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation (ESF). Strasbourg, FRA., Sep 2009, Innsbruck, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil bacterial populations involved in degradation of 13c-labelled wheat, rape and alfalfa residue as estimated by DNA-SIP technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne et matières organiques des sols: vers une meilleure compréhension des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of soil strains growth at batch culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité biochimique des résidus végétaux sur les processus de minéralisation et les communautés bactériennes impliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des fonctions microbiennes associées à la dégradation du soufre organique dans les sols par une approche de métaprotéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuy-Chhoy Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAGECO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'isotopie couplée aux outils de biologie moléculaire (DNA/RNA-SIP) pour caractériser la dynamique des communautés impliquées dans la dégradation de résidus de blé et la minéralisation des matières organiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs " utilisation des isotopes stables en écologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The priming effect: a point of connection between microbial ecology, C cycling and plant functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Annual Meeting 2008 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Ecological Society (BES). Londres, GBR., Sep 2008, Londres, United Kingdom. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie microbienne des sols ou comment apprendre à gérer la banque de nutriments des sols pour une production stable et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Aamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Application de l'Ingénierie des Ecosystèmes. FRA., Dec 2008, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of crop residues incorporated in soil: towards linking microbial diversity and evolution of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics: a new approach for studying functional microbial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). Saisissez le nom du laboratoire, du service ou du département., Vienna, AUT., Aug 2008, Vienne, Austria. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions control décomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Revaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diurnal to century-scale controls on soil respiratory fluxes. Towards a new generation of integrated experimental and modelling approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation (ESF). Innsbruck, AUT., Sep 2009, Innsbruck, Austria. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie microbienne du cycle du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENSAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french molecular inventory of soil fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas français des champignons du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ADEBIOTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and other biogeochemical constraints modulate priming effect at the landscape scale: a fingerprinting approach using analytical pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma N González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Almendros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtuel, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-Clustering tool using an Open-Reference method that improves OTU definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Journay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des terres et les pratiques agricoles contrôlent la minéralisation du C par l’intermédiaire de la biomasse bactérienne et de quelques familles fongiques clés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanto Razanamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tantely Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2018 : "La matière organique dans tous ses étas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation scientifique et technique sur &amp;quot;La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique et technique sur "La microbiologie moléculaire au service du diagnostic environnemental". ADEME, L’Observatoire Français des Sols Vivants et le GDR Génomique Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Angers, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Ecologie Fonctionnelle AnaEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of soil algae and cyanobacteria in agricultural soils, as a model of soil microbial communities, for the pesticide risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Consentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conference on Pesticide Behaviour in Soils, Water and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, York, United Kingdom. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Spatial Patterns and Ecological Attributes of Soil Bacterial Taxa across French National Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review : Microbial Volatile Organic Compounds (mVOCs) emissions by soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble coordonné de plateformes ouvertes la recherche internationale en écotoxicologie : Analyse et Expérimentation sur les Ecosystèmes – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Construire le réseau ANTIOPES 2.0 - La toxicologie et l’écotoxicologie prédictives : de l’appliqué à l’opérationnel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of soil microalgae and cyanobacteria to assess pesticide stresses, in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more explicit representation of soil microbial community in sol carbon and nitrogen models: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which benefits in the use of a modeling platform : the VSoil example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different organic amendments on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowak V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Bacterial Genetics and Ecology (BAGECO 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating microbial diversity in soil carbon dynamic models parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial upscaling strategy to assess soil microbial community assembly and the impact of land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil biodiversity as a major driver for the control of populations of the pathogenic bacterium Listeria monocytogenes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Piveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Vivant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. pp.617, 2014, Assessing soil biodiversity and its role for ecosystem services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité des communautés microbiennes à une augmentation de la température augmente quand la biodégradabilité de la ressource organique baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. 2014, 12. Journées d'Etude des Sols : le sol en héritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation of microbial patrimony with &amp;lt;em&amp;gt;Miscanthus x giganteus&amp;lt;/em&amp;gt; crops on polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 705 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of abundance and diversity of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to establish an international soil modelling consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulf Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Soil Systems “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berkeley, United States. 2014, Proceedings of the Complex Soil Systems Conference “A Path to Improved Understanding of Complex Soil Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Génomique Environnementale Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs de l'abondance et de la diversité microbienne tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Parent, France. , 2013, VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM) "Microbiologie Environnementale : du Gène à l’Ecosystème"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnS-PIPE: an optimized bionformatic pipeline to efficiently assess microbial taxonomic diversity of complex environments using high throughput sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Thünen Symposium on Soil Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in microbial diversity affects nitrogen cycling in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Symposium on Bacterial Genetics and Ecology (BAGECO 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ljubljana, Slovenia. , 152 p., 2013, 12th Symposium on Bacterial Genetics and Ecology (BAGECO 12) "Networking and plasticity of microbial communities: the secret to success</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faivre-Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. New Phytologist Symposium. Plant interactions with other organisms: molecules, ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Bachar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assurance écologique est-elle applicable aux communautés microbiennes telluriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of irrigation by treated wastewater on soil bacterial genetic structure diversity of Nabeul-Tunisia irrigated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Anane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Jedidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologyof Soil Microorganisms 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la diversité microbienne sur la minéralisation de la matière organique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kaisermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated waste water reuse impact on soil microbial community structure as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA) fingerprint technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hidri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Abdennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamadi Kallali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of Technologies for Industrial Wastewater Treatment and Reuse in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Jerba, Tunisia. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et dynamique des communautés microbiennes impliquées dans la dégradation des résidus de culture : influence du type de résidu et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pascault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicolardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaprotéomique pour l'analyse fonctionnelle des communautés bactéreinnes indigènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE. , pp.420, 2024, Savoirs Faire, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Français des champignons du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Djemiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum National d'Histoire Naturelle (MNHN). Biotope, 2024, 978-2-36662-315-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.420, 2024, Savoir faire, EAN13 Livre papier : 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth d'Oiron Verame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2017, 9791029704857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental. Synthèse de Recherche. Contrat n°1406C0050. Projet de recherche coordonné par : &amp;quot;Observatoire des sols vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Agence de l'Environnement et de la Maitrise de l'Energie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai ou faux 1. Un travail du sol ponctuel en agriculture de conservation des sols est délétère pour la vie du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel, Amélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi prendre en compte le priming effect en agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caron, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Transformations agroécologiques pour des systèmes alimentaires durables numéro 26 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International, p. 37, 2022, ISSN : 1628-4240. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010083985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dependency on external costly inputs - Why should the priming effect be considered in agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International - Special Partnership Issue, n° 26, September 2021. Agroecological transformation for sustainable food systems : Insight on France-CGIAR research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 37, 2021, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23708/fdi:010082500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire environnementale : historique, limites et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME (brochure de vulgarisation technique professionnelle)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISBN imprimé : 9791029704857 ISBN électronique : 9791029704864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genosol Platform: a logistic and technical platform for conserving and exploring soil microbial diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genosol Platform: a logistic and technical platform for conserving and exploring soil microbial diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMANA PRESS INC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6, 2016, Methods in Molecular Biology, 978-1-4939-3369-3; 978-1-4939-3367-9. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil as support of biodiversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon : Science, management and policy for multiple benefits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eds. CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 420 p., 2015, SCOPE Series, 9781780645322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’attendre des recherches en microbiologie du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae ACTA, le réseau des instituts des filières animales et végétales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.288, 2014, Matière à Débattre et Décider, 978-2-7592-2055-7 978-2-85794-280-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thioulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés microbiennes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition grand public : &amp;quot;Nature Incognito, la face cachée des villes&amp;quot;, Jardin des Sciences, Dijon, France, 5 avril au 17 novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Série-Documentaire &amp;quot;Voyage sous nos pieds&amp;quot; partie 1 &amp;quot;L'épiderme de la terre&amp;quot; de Vincent Amouroux et de Joel Leyendecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis direct sous couverture végétale favorise les microbes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Research in Ecology for Agroecological Transitions: A Case Study in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303971v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Fm Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cannavacciuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mora-Salguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoVitiSol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques (COVb) par les sols agricoles. DICOV (APR Primequal) : Rôle de la diversité microbienne et de la composition biochimique de la matière organique dans les émissions de COVb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tripied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches sur les sols agricoles ? Conclusions de la Consultation Scientifique Prospective sur les sols. Novembre 2012 - Avril 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et gestion des processus biogéochimiques couplant les cycles du carbone et de l'azote à l'origine de la libération de composés polluants, du sol vers les compartiments eau et air de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique, diversité et régulation des communautés microbiennes impliquées dans les cycles du carbone et de l'azote dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02799736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId797"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Zulfikar Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02598-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00365-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellegrinelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01260-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guilland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrinelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01155-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Bailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01302-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0751-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02738-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Blieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0581-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602807v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.07.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0531-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0532-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181295v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130672" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215318v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12162" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12126" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P3DVGRJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Toan Tran Duc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SM0QBD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886540v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hidri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Jedidi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009038" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661770v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.03.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVSJQVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659997v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661264v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre G" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353799v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Maron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lensi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.02.013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73LFCBD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573518v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#248;eur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pink" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00231-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P18NJ1C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146605v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lavoisy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719569v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963467v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882430v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319879v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953283v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789746v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786800v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231042v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244124v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788315v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785177v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608914v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606477v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787827v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608368v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738507v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742938v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792029v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792027v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739986v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750212v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744567v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747766v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Houdusse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Garcia Mina Jose, M." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746775v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747344v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749141v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747406v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roman" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815021v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Oudin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136970v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756856v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820030v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816432v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813991v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000599v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Mercier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816042v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811913v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654345v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146735v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608897v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606475v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531658v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739862v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595580v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747615v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807831v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749965v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747651v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819565v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819571v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Abdennaceur" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Kallali" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823958v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654532v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788684v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth d'Oiron Verame" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421949.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608851v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Blieux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/biologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034375v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445554v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785480v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799389v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-3369-3_3" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_3" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797164v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280415_2.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386859v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268626v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303971v3" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05505033v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792353v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799736v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Zulfikar Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98903-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-025-02598-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04878420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tripied" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04318-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00365-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microbiolres14040117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163455" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel, Am&#233;lie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03715998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.889788" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03257068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Abis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol1010010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01260-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guilland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01155-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellegrinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Bailly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01302-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Journay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13316" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03829-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02540019v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62555-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.676" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0751-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618078v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat1808" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth D&#8217;oiron-Verame" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OW3CJS" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.232" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02738-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.02.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17T4L2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.09.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0614-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequietd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186766" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161251" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10981T1S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413017v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Blieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0581-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.07.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0571-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5233-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Horrigue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.91" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaisermann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Maron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaumelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.10.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536454v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0531-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0532-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12162" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Berranger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130672" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12126" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P3DVGRJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977920v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0162-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234825v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Aussems" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0204-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-013-0420-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NNGJ0S4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Yayende-Guedoka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651036v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076991" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Toan Tran Duc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SM0QBD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651652v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.34" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabanne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0099-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849173v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHS7BTVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Aamor" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bdioui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3R1T0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646057v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.11.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCKN8VB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862583v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9648-z" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC2BE804B3BCEA8ED2E22077B0B89D1DF618DFD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542893v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9705-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZNH8GLS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886540v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hidri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouziri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Jedidi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574895v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01497-10" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661770v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.03.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHVSJQVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661264v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre G" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031904v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Domenach" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2005.08.003" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86S1L9R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353799v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Maron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lata" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lensi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.02.013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V73LFCBD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139318v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0269-8463.2004.00880.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573518v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#248;eur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pink" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(02)00231-2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P18NJ1C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654371v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483463v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal-Beaudet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.27" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lavoisy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222653v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C&#233;bron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453291v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18067.25124" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719569v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963467v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882430v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319879v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953283v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789746v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103798v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786800v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102542v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231042v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244124v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788315v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785177v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785259v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605623v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608914v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787827v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606477v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Consentino" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738142v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802422v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abis L." TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafouge F." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciuraru" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608367v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735708v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533920v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608368v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798699v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603633v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799970v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742764v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738507v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738562v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742938v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792029v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792027v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739986v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741795v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740417v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269063v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805313v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750212v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744567v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806223v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747766v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806945v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Houdusse" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Garcia Mina Jose, M." TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746775v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747344v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749141v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747406v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roman" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859554v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled El Hajji" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815021v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Oudin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Revaillot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751068v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136970v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858560v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751126v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756856v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820030v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813991v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816432v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000300v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric L. Cecillon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000599v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Mercier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816042v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811913v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654345v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146735v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660837v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma N Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almendros" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guigue" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02325994v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01785116v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608897v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605429v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606475v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602852v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604106v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604125v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531658v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284262v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536440v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802598v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowak V." TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tardy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284252v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739204v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01999345v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595580v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefevre" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739862v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738869v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192514v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809238v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747615v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807831v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747350v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749965v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747651v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819565v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819571v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Abdennaceur" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Kallali" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823328v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823958v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654532v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788684v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth d'Oiron Verame" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421949.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608851v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Blieux" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/biologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654277v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034375v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445554v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785480v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799389v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-3369-3_3" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_3" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797164v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280415_2.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386859v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268626v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801500v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810718v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303971v3" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05505033v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607761v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792353v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808086v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799736v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>