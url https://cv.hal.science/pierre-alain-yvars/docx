--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -274,606 +274,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de système à base de modèles pour le dimensionnement d'un drone quadricoptère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">S.mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244974v1</w:t>
+                <w:t xml:space="preserve">hal-05085514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming for Logic controller Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Annebicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914353v1</w:t>
+                <w:t xml:space="preserve">hal-05361727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de système à base de modèles pour le dimensionnement d'un drone quadricoptère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382928v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Algebraic Synthesis and GRAFCET to Logical Controller Design in ST Code (IEC 61131-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constraint Programming for Logic controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Annebicque</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on information in control, automation and robotics (ICINCO 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, Malta. pp.1843-1848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit62066.2024.10708360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361727v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de système à base de modèles pour la conception de contrôleur logique correct par construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la modélisation par intension du problème de commande logique à la génération de code ST (IEC 61131-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roisin</w:t>
+                <w:t xml:space="preserve">Dimitri Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Annebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">Modélisation des système réactifs (MSR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085514v1</w:t>
+                <w:t xml:space="preserve">hal-05382928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode, un langage et un environnement pour la modélisation et la résolution de problème de conception de système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -898,51 +898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPS Studio : Un environnement intégré de modélisation et de résolution pour la synthèse de système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes, objets et ontologies pour la conception de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of software architecture for the control of embedded electrical generation and distribution system for aircraft under safety constraints: The case of simple failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,51 +1252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Constraint Programming and Model-Based Approach for System Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of requirements for avionics architecture synthesis: safety, capacity and security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,230 +1514,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of set-based-approach for the global sizing of an active Mcpherson suspension system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Trabelsi</w:t>
+                <w:t xml:space="preserve">Modélisation d’exigences pour la synthèse d’architecture avionique : Application à la sûreté de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">AFADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597151v1</w:t>
+                <w:t xml:space="preserve">hal-01597167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’exigences pour la synthèse d’architecture avionique : Application à la sûreté de fonctionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Lafaye</w:t>
+                <w:t xml:space="preserve">Application of set-based-approach for the global sizing of an active Mcpherson suspension system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CMSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597167v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception préliminaire optimale des systèmes électriques. Une approche par synthèse</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPS : UN LANGAGE POUR LA SPECIFICATION DE PROBLEMES DE CONCEPTION DE SYSTEMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2508,343 +2508,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method for porous material characterization using the constraint satisfaction problem approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">A Constraint Programming Approach for Generating Firing Sequences in Timed Petri Nets With Token Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Discrete Event Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Mexico. pp.149-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810818v1</w:t>
+                <w:t xml:space="preserve">hal-00802221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Programming Approach for Generating Firing Sequences in Timed Petri Nets With Token Identification</w:t>
+                <w:t xml:space="preserve">Using Constraint Programming for Solving the Reachability Problem in Timed Petri Nets: Evaluation of Basic Labeling Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Discrete Event Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Mexico. pp.149-156, </w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.160-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802221v1</w:t>
+                <w:t xml:space="preserve">hal-00801027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint Programming for Solving the Reachability Problem in Timed Petri Nets: Evaluation of Basic Labeling Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
+                <w:t xml:space="preserve">Inverse method for porous material characterization using the constraint satisfaction problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801027v1</w:t>
+                <w:t xml:space="preserve">hal-00810818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLOBAL OPTIMIZATION OF ENVIRONMENTAL IMPACT BY A CONSTRAINT SATISFACTION APPROACH−APPLICATION TO SHIP-ECODESIGN</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1379-1384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPS: a model- and property-based language for system synthesis problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a correct by construction design of complex systems : The MBSS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.269-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3585,51 +3585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a correct by construction design of complex systems : The MBSS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,174 +3657,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Synthesis and Analysis for Design in Systems Engineering: an Integrated Approach</w:t>
+                <w:t xml:space="preserve">Designing physical systems through a model-based synthesis approach. Example of a Li-ion battery for electrical vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sephora Diampovesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (4), pp.18-21. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.103440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2021.103440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716309v1</w:t>
+                <w:t xml:space="preserve">hal-03716299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-based Synthesis approach to system design correct by construction under environmental impact requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.85-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3852,131 +3852,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing physical systems through a model-based synthesis approach. Example of a Li-ion battery for electrical vehicles</w:t>
+                <w:t xml:space="preserve">Using Synthesis and Analysis for Design in Systems Engineering: an Integrated Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sephora Diampovesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, pp.103440. </w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.18-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2021.103440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716299v1</w:t>
+                <w:t xml:space="preserve">hal-03716309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design for electromagnetic devices: A synthesis approach using intervals and constraint-based methods</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.S35-S48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Sizing with a Model-Based Approach: Application to the Optimization of a Power Transmission System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4230,94 +4230,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.277 - 290. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401947v1</w:t>
+                <w:t xml:space="preserve">hal-01597125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the level of definition of functional specifications on the environmental performances of a complex system. EcoCSP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4334,125 +4325,134 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.277 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19397038.2015.1085110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597125v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval computation and constraint propagation for the optimal design of a compression spring for a linear vehicle suspension system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4511,77 +4511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval computation and constraint propagation for the optimal design of a compression spring for a linear vehicle suspension system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4619,77 +4619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effectiveness of the interval computation method to simulate the dynamic behavior of subdefinite system: application on an active suspension system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5398,77 +5398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSP approach and interval computation for the coupling between static and dynamic requirements in the preliminary design of a compression spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,165 +5919,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Based Decision Support System for Deadlocks Resolution in Collaborative New Product Design</w:t>
+                <w:t xml:space="preserve">A Constraint-Based Approach to the Composition Relation Management of a Product Class in Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (1)</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382456v1</w:t>
+                <w:t xml:space="preserve">hal-04382451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint-Based Approach to the Composition Relation Management of a Product Class in Design</w:t>
+                <w:t xml:space="preserve">A Constraint Based Decision Support System for Deadlocks Resolution in Collaborative New Product Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382451v1</w:t>
+                <w:t xml:space="preserve">hal-04382456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CSP approach for the network of product lifecycle constraints consistency in a Collaborative Design context</w:t>
               </w:r>
@@ -6233,77 +6233,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Set-based-approach for the Global Sizing of an Active Macpherson Suspension System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6697,51 +6697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041B04F4"/>
+    <w:nsid w:val="9D9CB1D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6928,51 +6928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-yvars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-6796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diampovesa Sephora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9447096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01933261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01129-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6861429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2015.1085110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.09.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0SJC48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0210-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0213-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-yvars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-6796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diampovesa Sephora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9447096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01933261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01129-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103440" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6861429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2015.1085110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.09.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0SJC48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0210-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0213-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>