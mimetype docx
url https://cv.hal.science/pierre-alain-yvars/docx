--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -892,191 +892,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPS Studio : Un environnement intégré de modélisation et de résolution pour la synthèse de système</w:t>
+                <w:t xml:space="preserve">Contraintes, objets et ontologies pour la conception de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème journées AFADL, Approche Formelle dans l’Assistance au Développement de Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications pratiques de l’Intelligence Artificielle, dans le cadre de la plateforme IA, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838594v1</w:t>
+                <w:t xml:space="preserve">hal-03838638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes, objets et ontologies pour la conception de systèmes complexes</w:t>
+                <w:t xml:space="preserve">DEPS Studio : Un environnement intégré de modélisation et de résolution pour la synthèse de système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications pratiques de l’Intelligence Artificielle, dans le cadre de la plateforme IA, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20ème journées AFADL, Approche Formelle dans l’Assistance au Développement de Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838638v1</w:t>
+                <w:t xml:space="preserve">hal-03838594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un problème de conception en vue de réutilisabilité. Exemple d’une batterie Li-ion</w:t>
               </w:r>
@@ -1929,213 +1929,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPS : UN LANGAGE POUR LA SPECIFICATION DE PROBLEMES DE CONCEPTION DE SYSTEMES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve environmental performance by negotiating functional specifications of complex system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.449-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166594v1</w:t>
+                <w:t xml:space="preserve">hal-01065137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve environmental performance by negotiating functional specifications of complex system?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEPS : UN LANGAGE POUR LA SPECIFICATION DE PROBLEMES DE CONCEPTION DE SYSTEMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st CIRP Conference on Life Cycle Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065137v1</w:t>
+                <w:t xml:space="preserve">hal-01166594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval computation and constraint propagation based optimization approach: Application to active vibration isolation</w:t>
               </w:r>
@@ -2292,51 +2292,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONSTRAINT PROGRAMMING MODEL FOR SOLVING REACHABILITY PROBLEM IN TIMED PETRI NETS</w:t>
+                <w:t xml:space="preserve">A constraint programming model for solving reachability problem in timed Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
@@ -2354,97 +2354,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728620v1</w:t>
+                <w:t xml:space="preserve">hal-00802225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint programming model for solving reachability problem in timed Petri nets</w:t>
+                <w:t xml:space="preserve">A CONSTRAINT PROGRAMMING MODEL FOR SOLVING REACHABILITY PROBLEM IN TIMED PETRI NETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourdeaud'Huy</w:t>
@@ -2462,73 +2462,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Toguyeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802225v1</w:t>
+                <w:t xml:space="preserve">hal-00728620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming Approach for Generating Firing Sequences in Timed Petri Nets With Token Identification</w:t>
               </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS 68-5: Proceedings of the 18th International Conference on Engineering Design (ICED 11), Impacting Society through Engineering Design, Vol. 5: Design for X/Design to X, Lyngby/Copenhagen, Denmark, 15.-19.08. 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,64 +4183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the level of definition of functional specifications on the environmental performances of a complex system. EcoCSP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4278,64 +4278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the level of definition of functional specifications on the environmental performances of a complex system. EcoCSP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4730,339 +4730,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving design conflicts and evaluating solidarity in distributed design</w:t>
+                <w:t xml:space="preserve">Improving Process Performance of Distributed Set-Based Design Systems by Controlling Wellbeing Indicators of Design Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baris Canbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (8), pp.1044-1055. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.021005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2013.2296275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4026034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814175v1</w:t>
+                <w:t xml:space="preserve">hal-01814169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing design change order in a PLM platform using a CSP approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
+                <w:t xml:space="preserve">Resolving design conflicts and evaluating solidarity in distributed design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Canbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (3), pp.151 - 158. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (8), pp.1044-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-014-0213-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2013.2296275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903201v1</w:t>
+                <w:t xml:space="preserve">hal-01814175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Process Performance of Distributed Set-Based Design Systems by Controlling Wellbeing Indicators of Design Actors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+                <w:t xml:space="preserve">Managing design change order in a PLM platform using a CSP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.021005. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.151 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4026034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-014-0213-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814169v1</w:t>
+                <w:t xml:space="preserve">hal-01903201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing design conflicts in distributed design systems composed of heterogeneous agents</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (1), pp.499-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5515,77 +5515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limits of a Constraint Satisfaction Problem/Life Cycle Assessment approach for the ecodesign of complex systems: a case applied to a hybrid passenger ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.1--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for identifying the worst recycling case: Application on a range of vehicles in the automotive sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,77 +6395,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices et limites d'une approche CSP/ACV pour l'écoconception de systèmes complexes ; application à une navette maritime à motorisation hybride Application navette maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6515,77 +6515,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices et limites d'une approche CSP/ACV pour l'écoconception de systèmes complexes; application à une navette maritime à motorisation hybride Application navette maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SUPMECA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6697,51 +6697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D9CB1D1"/>
+    <w:nsid w:val="4E66DD5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6928,51 +6928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-yvars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-6796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diampovesa Sephora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9447096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01933261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01129-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103440" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6861429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2015.1085110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.09.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0SJC48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0210-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903201v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0213-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-yvars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-6796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Annebicque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit62066.2024.10708360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diampovesa Sephora" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9447096" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lafaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01933261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Diampovesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Canbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaud'Huy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Madel&#233;nat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3564655" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01129-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105351" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103440" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-191104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6861429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2015.1085110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.09.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0SJC48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0210-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2296275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0213-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.11.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801604v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoyle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2013.780201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2011.652102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiliang Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-012-0262-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A408C0513EC4890948327AE6C0BDE3DB0E6B6B73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>