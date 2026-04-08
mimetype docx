--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -132,1131 +132,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeanne d'Arc et la musique au XIXème siècle : Rossini, Verdi, Liszt, Gounod, Tchaïkovski et les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précis analytique des travaux de l’Académie des Sciences, Belles Lettres et Arts de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opus musicum angelorium : Quand la musique des « invisibles » émerge aux confins du sensible – Hommage à Giacinto Scelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITAMAR. Revista de investigación musical: territorios para el arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Saëns et la Normandie : Quand un musicien voyageur pose ses valises à Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une courte vie au service de la musique : hommage à Albert Beaucamp (1921-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis analytique des travaux de l’Académie des Sciences, Belles Lettres et Arts de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Opus musicum angelorium : Quand la musique des « invisibles » émerge aux confins du sensible – Hommage à Giacinto Scelsi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’allégorie du palimpseste : la musique postmoderne en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Sound International Journal of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les Rouennais célèbrent Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouen sur scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacinto Scelsi, les anges et le mystère de l’immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I suoni, le onde.. (Rivista della Fondazione Isabella Scelsi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique contemporaine et conscience politique au regard de la guerre du Viet Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITAMAR. Revista de investigación musical: territorios para el arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeanne d'Arc et la musique au XIXème siècle : Rossini, Verdi, Liszt, Gounod, Tchaïkovski et les autres</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nature des flux dans la musique de Tristan Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euterpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique contemporaine à la musique postmoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis analytique des travaux de l’Académie des Sciences, Belles Lettres et Arts de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les Rouennais célèbrent Debussy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art-science et musique contemporaine : les métaphores de la fractalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rouen sur scène</w:t>
+              <w:t xml:space="preserve">New Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giacinto Scelsi, les anges et le mystère de l’immatériel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don précieux de faire rire les Normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I suoni, le onde.. (Rivista della Fondazione Isabella Scelsi)</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Musique contemporaine et conscience politique au regard de la guerre du Viet Nam</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création/re-création : à propos des jeux et des enjeux de l’« œuvre ouverte » en « musique contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITAMAR. Revista de investigación musical: territorios para el arte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">De la nature des flux dans la musique de Tristan Murail</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soixante ans de musique vocale française (1955-2015) – A propos d’« anti-mélodie », de mélodie, de lied et d’« anti-lied »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euterpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalence et ambiguité du son chez Giacinto Scelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Académie Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omaggio a Harry Halbreich : Per une musicologia dall’anima indocile e ribelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finnegans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367032v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoute de la voix extravaguée dans la « musique contemporaine »</w:t>
               </w:r>
@@ -1305,165 +1305,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ludus et gestus : une écoute sensible dans l’improvisation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la musique sous contrainte machinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367028v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2752,402 +2752,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique et danse contemporaines au Musée d’Orsay - À propos d’un hommage à Charles Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Musée par la scène – Le spectacle vivant au musée – Pratiques, publics, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’espace sensible de l’« opéra-vidéo » : l’exemple de Three Tales de Steve Reich et Beryl Korot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Espace « sensible » de la dramaturgie musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’héritage debussyste : petit parcours successoral jusqu’à l’école spectrale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Debussy – La trace et l’écart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incarnation percussive du « piano contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clefs pour le piano / Keys to the piano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois maîtresses du temps – A propos des Moires d’Alexis Pelletier et Dominique Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Moires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Musique et danse contemporaines au Musée d’Orsay - À propos d’un hommage à Charles Nègre</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une maïeutique singulière sous le domino des humanités conviviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Musée par la scène – Le spectacle vivant au musée – Pratiques, publics, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Dialogues entre sons et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique au service de l’effet fantastique, de Frankenstein (Whale, 1931) à The Shining (Kubrick, 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,816 +3244,747 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fantastique dans les musiques des XXe et XXIe siècles : musiques actuelles, musique contemporaine, musique de film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Delatour, pp.22-23, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacinto Scelsi : jadis et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giacinto Scelsi musicien-poète du XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique onirique et fantastique ornithologique (à propos de quelques partitions de « musique contemporaine »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fantastique dans les musiques des XXème et XXIème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique énergétique et gestuelle du rire dans la musique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rire en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique savante et humour : les figurations de l’image sonore aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Humour en musique et autres légèretés sérieuses depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique savante : l’ubac de l’art de Zappa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frank Zappa, l’un et le multiple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour faire le portrait d’un oiseau : Musique et Nature au temps de l’impressionnisme… et après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen Normandie – L’université au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fantastique dans les musiques des XXème et XXIème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitus du Rap et les paradigmes de l’auctoritas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de la création – Auteur, autorité et pouvoir dans la musique et les arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie / Improvisation / Création / Recherche : le parcours singulier d’un universitaire musicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de la création artistique – Approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts, sciences, technologies : Pour un portrait universitaire et cosmopolite du Centre Iannis Xenakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen Normandie – L’université au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367076v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02367023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre Iannis Xenakis à l’université de Rouen : une ouverture sur le monde</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1373#:~:text=Abondamment%20illustr%C3%A9%2C%20r%C3%A9unissant%20les%20contributions,majeur%2C%20rouennais%20d'origine." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stranska Lenka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galliari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1373#:~:text=Abondamment%20illustr%C3%A9%2C%20r%C3%A9unissant%20les%20contributions,majeur%2C%20rouennais%20d'origine." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stranska Lenka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galliari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>