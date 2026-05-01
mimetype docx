--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1305,165 +1305,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la musique sous contrainte machinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre ludus et gestus : une écoute sensible dans l’improvisation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonorités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367027v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02367028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3757,234 +3757,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pédagogie / Improvisation / Création / Recherche : le parcours singulier d’un universitaire musicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de la création artistique – Approches et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, sciences, technologies : Pour un portrait universitaire et cosmopolite du Centre Iannis Xenakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouen Normandie – L’université au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’habitus du Rap et les paradigmes de l’auctoritas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albert Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de la création – Auteur, autorité et pouvoir dans la musique et les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367053v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02367076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre Iannis Xenakis à l’université de Rouen : une ouverture sur le monde</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1373#:~:text=Abondamment%20illustr%C3%A9%2C%20r%C3%A9unissant%20les%20contributions,majeur%2C%20rouennais%20d'origine." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stranska Lenka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galliari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert Castanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1373#:~:text=Abondamment%20illustr%C3%A9%2C%20r%C3%A9unissant%20les%20contributions,majeur%2C%20rouennais%20d'origine." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stranska Lenka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mathon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Armengaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carayol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pistone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/4059-le-fantastique-dans-les-musiques-des-xxe-et-xxie-siecles-9782752103130.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boisnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Otto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galliari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tosi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>