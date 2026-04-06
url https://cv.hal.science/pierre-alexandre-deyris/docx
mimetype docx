--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2476,243 +2476,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les espèces ligneuses en catalyseurs polymétalliques : une innovation pour les réactions vertes d’acétalisation et d’estérifications oxydantes</w:t>
+                <w:t xml:space="preserve">Ecological Chemistry of Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">GSO – JMJC – JED SCF section régionale Occitanie Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779308v1</w:t>
+                <w:t xml:space="preserve">hal-04153131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Chemistry of Palladium</w:t>
+                <w:t xml:space="preserve">Transformer les espèces ligneuses en catalyseurs polymétalliques : une innovation pour les réactions vertes d’acétalisation et d’estérifications oxydantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSO – JMJC – JED SCF section régionale Occitanie Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153131v1</w:t>
+                <w:t xml:space="preserve">hal-03779308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting woody species into polymetallic catalysts: an original innovation for green acetalization and oxidative esterification reactions</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent assembly of natural benzophenanthridines and the chemistry of stable all-metal aromatic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Organic chemistry. Université Paris-Saclay, 2015. English. </w:t>
+              <w:t xml:space="preserve">Organic chemistry. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLS109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3485,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62CF309E"/>
+    <w:nsid w:val="F408501D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3716,51 +3716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-deyris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192315471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00739A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monfredini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03475J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Santacroce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Maggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01840h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Caneque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8HS9ZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-deyris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192315471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00739A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monfredini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03475J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Santacroce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Maggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01840h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Caneque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8HS9ZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>