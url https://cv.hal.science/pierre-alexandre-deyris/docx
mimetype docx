--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -316,295 +316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First sustainable synthesis of biobased ethyl and methyl formates by ecocatalysis</w:t>
+                <w:t xml:space="preserve">Electrocatalytic reduction of carbon dioxide using Cu-based ecocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+                <w:t xml:space="preserve">Hong Phong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Huan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SU00739A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01506E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381054v1</w:t>
+                <w:t xml:space="preserve">hal-05064445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of carbon dioxide using Cu-based ecocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Huan Tran</w:t>
+                <w:t xml:space="preserve">First sustainable synthesis of biobased ethyl and methyl formates by ecocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC01506E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SU00739A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064445v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
               </w:r>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,307 +1834,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Semireduction of Internal Alkynes with All-Metal Aromatic Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Synthesis of Triangular All-Metal Aromatics Allowing Access to Isolobal All-Metal Heteroaromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Caneque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanlan Wang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franca Bigi</w:t>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (20), pp.3266-3269. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (35), pp.12271-12274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201500729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397967v1</w:t>
+                <w:t xml:space="preserve">hal-01397969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Synthesis of Triangular All-Metal Aromatics Allowing Access to Isolobal All-Metal Heteroaromatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Semireduction of Internal Alkynes with All-Metal Aromatic Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Caneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yanling Li</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (20), pp.3266-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201500729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01397969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2476,243 +2476,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Chemistry of Palladium</w:t>
+                <w:t xml:space="preserve">Transformer les espèces ligneuses en catalyseurs polymétalliques : une innovation pour les réactions vertes d’acétalisation et d’estérifications oxydantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSO – JMJC – JED SCF section régionale Occitanie Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153131v1</w:t>
+                <w:t xml:space="preserve">hal-03779308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les espèces ligneuses en catalyseurs polymétalliques : une innovation pour les réactions vertes d’acétalisation et d’estérifications oxydantes</w:t>
+                <w:t xml:space="preserve">Ecological Chemistry of Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">GSO – JMJC – JED SCF section régionale Occitanie Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779308v1</w:t>
+                <w:t xml:space="preserve">hal-04153131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting woody species into polymetallic catalysts: an original innovation for green acetalization and oxidative esterification reactions</w:t>
               </w:r>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F408501D"/>
+    <w:nsid w:val="1759533D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3716,51 +3716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-deyris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192315471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00739A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monfredini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03475J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Santacroce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Maggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01840h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Caneque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8HS9ZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-deyris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-7200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192315471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2024.100583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SU00739A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC00770A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938026v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Stanovych" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monfredini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03475J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Santacroce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Maggi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt01840h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Caneque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501239" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500729" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW8HS9ZM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Boisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Olszewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>