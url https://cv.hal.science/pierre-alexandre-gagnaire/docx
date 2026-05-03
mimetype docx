--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -626,995 +626,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
+                <w:t xml:space="preserve">Sex chromosomes and chromosomal rearrangements contribute to behavioural sexual isolation in Jaera albifrons marine isopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Raynaud</w:t>
+                <w:t xml:space="preserve">Ambre Ribardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Sanna</w:t>
+                <w:t xml:space="preserve">Jerome Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">Gildas Le Corguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Imai</w:t>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.01.08.631900v4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880059v1</w:t>
+                <w:t xml:space="preserve">hal-05557629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ruault</w:t>
+                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Le Port</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973623v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Mahunon</w:t>
+                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lorgeoux</w:t>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Blanc</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168308v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex chromosomes and chromosomal rearrangements are key to behavioural sexual isolation in Jaera albifrons marine isopods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Ribardiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t>
+                <w:t xml:space="preserve">F. Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Coudret</w:t>
+                <w:t xml:space="preserve">H. Mahunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Corguille</w:t>
+                <w:t xml:space="preserve">B. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">P.P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.01.08.631900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557629v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions underlying ecotype differentiation in the long‐snouted seahorse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentine Riquet</w:t>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Foote</w:t>
+                <w:t xml:space="preserve">G Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bordes</w:t>
+                <w:t xml:space="preserve">E Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17277⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788167v1</w:t>
+                <w:t xml:space="preserve">hal-04705605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions underlying ecotype differentiation in the long‐snouted seahorse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (24), pp.e17277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013556v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Ernande</w:t>
+                <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705605v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and limitations of linkage-disequilibrium-based methods for inferring the genomic landscape of recombination and detecting hotspots: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,2848 +1668,2848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Specific Genetic Exchange Despite Strong Divergence in Deep-Sea Hydrothermal Vent Gastropods of the Genus Alviniconcha</w:t>
+                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Castel</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pradillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (6), pp.985. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes13060985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771381v1</w:t>
+                <w:t xml:space="preserve">hal-03817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-specific survivorship and fecundity shape genetic diversity in marine fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtle limits to connectivity revealed by outlier loci within two divergent metapopulations of the deep-sea hydrothermal gastropod Ifremeria nautilei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Tran Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.265⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.2796-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443785v2</w:t>
+                <w:t xml:space="preserve">hal-03669635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Inter-Specific Genetic Exchange Despite Strong Divergence in Deep-Sea Hydrothermal Vent Gastropods of the Genus Alviniconcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13060985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817700v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle limits to connectivity revealed by outlier loci within two divergent metapopulations of the deep-sea hydrothermal gastropod Ifremeria nautilei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jade Castel</w:t>
+                <w:t xml:space="preserve">Age-specific survivorship and fecundity shape genetic diversity in marine fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (10), pp.2796-2813. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.46-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669635v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome anchoring in Senegalese sole (Solea senegalensis) reveals sex-associated markers and genome rearrangements in flatfish</w:t>
+                <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Guerrero-Cózar</w:t>
+                <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gomez-Garrido</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concha Berbel</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martinez-Blanch</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Alioto</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-92601-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443762v1</w:t>
+                <w:t xml:space="preserve">hal-03544239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of European coastal anchovies (genus Engraulis Cuvier)</w:t>
+                <w:t xml:space="preserve">Chromosome anchoring in Senegalese sole (Solea senegalensis) reveals sex-associated markers and genome rearrangements in flatfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Arbiol</w:t>
+                <w:t xml:space="preserve">Israel Guerrero-Cózar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+                <w:t xml:space="preserve">Jessica Gomez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Bahri‐sfar</w:t>
+                <w:t xml:space="preserve">Concha Berbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez-Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Alioto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14964⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-92601-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589330v1</w:t>
+                <w:t xml:space="preserve">hal-03443762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematics of European coastal anchovies (genus Engraulis Cuvier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Lilia Bahri‐sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (2), pp.594-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544239v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial gradients of introgressed ancestry reveal cryptic connectivity patterns in a high gene flow marine fish</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomics approach to evolutionary process connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15611⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1320-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925509v1</w:t>
+                <w:t xml:space="preserve">hal-03065737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of ancient admixture to reproductive isolation between European sea bass lineages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial gradients of introgressed ancestry reveal cryptic connectivity patterns in a high gene flow marine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evl3.169⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065745v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of cupped oyster resources in Europe using informative single nucleotide polymorphism (SNP) panels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contribution of ancient admixture to reproductive isolation between European sea bass lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11040451⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065752v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic characterization of cupped oyster resources in Europe using informative single nucleotide polymorphism (SNP) panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11040451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887670v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation history of European (Anguilla anguilla) and American eel (A. rostrata), analysed using genomic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+                <w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15342⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065758v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics approach to evolutionary process connectivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speciation history of European (Anguilla anguilla) and American eel (A. rostrata), analysed using genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus W Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarni Jónsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1320-1334. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.565-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065737v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a large SNPs resource and a low-density SNP array for brown trout (Salmo trutta) population genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of recombination on genome‐wide patterns of local ancestry exemplified by supplemented brook charr populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tissot</w:t>
+                <w:t xml:space="preserve">Anne‐laure Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guinand</w:t>
+                <w:t xml:space="preserve">Eric Normandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (21), pp.4755-4769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5958-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395980v1</w:t>
+                <w:t xml:space="preserve">hal-02395970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygenic selection drives the evolution of convergent transcriptomic landscapes across continents within a Nearctic sister species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Liautard‐haag</w:t>
+                <w:t xml:space="preserve">Clément Rougeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Woodall</w:t>
+                <w:t xml:space="preserve">Kim Praebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Bouza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ole Seehausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (19), pp.4388-4403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395914v1</w:t>
+                <w:t xml:space="preserve">hal-02395961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European sea bass: a key marine fish model in the wild and in aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Faggion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Allal</w:t>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12779⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (5), pp.612-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0157-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395941v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial scale of dispersal revealed by admixture tracts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a large SNPs resource and a low-density SNP array for brown trout (Salmo trutta) population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keoni Saint-Pé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12829⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5958-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395949v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model‐based demographic inference of introgression history in European whitefish species pairs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard‐haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Woodall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.817-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395921v1</w:t>
+                <w:t xml:space="preserve">hal-02395914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Haplotype Information for Conservation Genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+                <w:t xml:space="preserve">The European sea bass: a key marine fish model in the wild and in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2019.10.012⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395119v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+                <w:t xml:space="preserve">The spatial scale of dispersal revealed by admixture tracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0157-z⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.1743-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395931v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of recombination on genome‐wide patterns of local ancestry exemplified by supplemented brook charr populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Normandeau</w:t>
+                <w:t xml:space="preserve">Model‐based demographic inference of introgression history in European whitefish species pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rougeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (8), pp.806-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395970v1</w:t>
+                <w:t xml:space="preserve">hal-02395921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic selection drives the evolution of convergent transcriptomic landscapes across continents within a Nearctic sister species complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rougeux</w:t>
+                <w:t xml:space="preserve">Using Haplotype Information for Conservation Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (19), pp.4388-4403. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2019.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395961v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
@@ -4541,334 +4541,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic consequences of a recent three-way admixture in supplemented wild brown trout populations revealed by local ancestry tracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Heurtebise</w:t>
+                <w:t xml:space="preserve">Erick Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (17), pp.3466 - 3483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395878v1</w:t>
+                <w:t xml:space="preserve">hal-01922616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic consequences of a recent three-way admixture in supplemented wild brown trout populations revealed by local ancestry tracts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Desmarais</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Berrebi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (17), pp.3466 - 3483. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922616v1</w:t>
+                <w:t xml:space="preserve">hal-02395878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and geographic footprints of differential introgression between two divergent fish species (Solea spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,64 +4941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The divergence history of European blue mussel species reconstructed from Approximate Bayesian Computation: the effects of sequencing techniques and sampling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,321 +5203,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgressive hybridization and morphological transgression in the contact zone between two Mediterranean Solea species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Dense Brown Trout ( Salmo trutta ) Linkage Map Reveals Recent Chromosomal Rearrangements in the Salmo Genus and the Impact of Selection on Linked Neutral Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2533⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.1365 - 1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.038497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395842v1</w:t>
+                <w:t xml:space="preserve">hal-01922619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dense Brown Trout ( Salmo trutta ) Linkage Map Reveals Recent Chromosomal Rearrangements in the Salmo Genus and the Impact of Selection on Linked Neutral Diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introgressive hybridization and morphological transgression in the contact zone between two Mediterranean Solea species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Bahri-Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), pp.1365 - 1376. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.1394-1402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.116.038497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922619v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Multiple Facets of Speciation-with-Gene-Flow toward Inferring the Divergence History of Lake Whitefish Species Pairs (Coregonus clupeaformis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rougeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Pavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (11), pp.2974-2986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5675,260 +5675,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel genetic divergence among coastal-marine ecotype pairs of European anchovy explained by differential introgression after secondary contact</w:t>
+                <w:t xml:space="preserve">Population genomic footprints of fine-scale differentiation between habitats in Mediterranean blue tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Moan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">M. Szulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonhomme</w:t>
+                <w:t xml:space="preserve">N. Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (13), pp.3187-3202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13627⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.542-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395752v1</w:t>
+                <w:t xml:space="preserve">hal-02326694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic footprints of fine-scale differentiation between habitats in Mediterranean blue tits</w:t>
+                <w:t xml:space="preserve">Parallel genetic divergence among coastal-marine ecotype pairs of European anchovy explained by differential introgression after secondary contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Szulkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A. Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bierne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">F. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (2), pp.542-558. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 25 (13), pp.3187-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13486⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326694v1</w:t>
+                <w:t xml:space="preserve">hal-02395752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting polygenic selection in marine populations by combining population genomics and quantitative genetics approaches</w:t>
               </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dion-Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,51 +6578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6693,295 +6693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do North Atlantic eels show parallel patterns of spatially varying selection?</w:t>
+                <w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malene G Ulrik</w:t>
+                <w:t xml:space="preserve">Mbaye Tine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martín Pujolar</w:t>
+                <w:t xml:space="preserve">Heiner Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas D Als</w:t>
+                <w:t xml:space="preserve">Bruno Louro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-138⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395323v1</w:t>
+                <w:t xml:space="preserve">hal-01922671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do North Atlantic eels show parallel patterns of spatially varying selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene G Ulrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Tine</w:t>
+                <w:t xml:space="preserve">José Martín Pujolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Kuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+                <w:t xml:space="preserve">Anne-Laure Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus W Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erick Desmarais</w:t>
+                <w:t xml:space="preserve">Thomas D Als</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922671v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of the American eel ( Anguilla rostrata ): F ST = 0 and North Atlantic Oscillation effects on demographic fluctuations of a panmictic species</w:t>
               </w:r>
@@ -7114,77 +7114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping phenotypic, expression and transmission ratio distortion QTL using RAD markers in the Lake Whitefish (Coregonus clupeaformis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Pavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (11), pp.3036-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7218,51 +7218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geography of introgression in a patchy environment and the thorn in the side of ecological speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7494,64 +7494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Pavey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67 (9), pp.2483-2497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7610,90 +7610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genetic Consequences of Spatially Varying Selection in the Panmictic American Eel ( Anguilla rostrata )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Møller Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 190 (2), pp.725-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7753,51 +7753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7886,64 +7886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genomics Reveals Adaptive Protein Evolution and a Possible Cytonuclear Incompatibility between European and American Eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Normandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (10), pp.2909-2919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8029,51 +8029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (5), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8381,307 +8381,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR assay to discriminate four neighbouring species of the Calliptamus genus (Orthoptera: Acrididae) from France</w:t>
+                <w:t xml:space="preserve">ASSESSMENT OF CRYPTIC SPECIES DIVERSITY WITHIN BLOOMS AND CYST BANK OF THE ALEXANDRIUM TAMARENSE COMPLEX (DINOPHYCEAE) IN A MEDITERRANEAN LAGOON FACILITATED BY SEMI-MULTIPLEX PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanchet</w:t>
+                <w:t xml:space="preserve">Benjamin Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blondin</w:t>
+                <w:t xml:space="preserve">Mi-Sun Shin-Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Laabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 100 (6), pp.701-706. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485310000052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395257v1</w:t>
+                <w:t xml:space="preserve">hal-00632294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF CRYPTIC SPECIES DIVERSITY WITHIN BLOOMS AND CYST BANK OF THE ALEXANDRIUM TAMARENSE COMPLEX (DINOPHYCEAE) IN A MEDITERRANEAN LAGOON FACILITATED BY SEMI-MULTIPLEX PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex PCR assay to discriminate four neighbouring species of the Calliptamus genus (Orthoptera: Acrididae) from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Genovesi</w:t>
+                <w:t xml:space="preserve">L. Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi-Sun Shin-Grzebyk</w:t>
+                <w:t xml:space="preserve">A. Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grzebyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+                <w:t xml:space="preserve">J.M. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (6), pp.701-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485310000052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean currents drive secondary contact between Anguilla marmorata populations in the Indian Ocean</w:t>
               </w:r>
@@ -8719,51 +8719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 379, pp.267-278. </w:t>
@@ -8840,64 +8840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (9), pp.2171-2177. </w:t>
@@ -8986,51 +8986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (8), pp.1678 - 1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Reveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9204,341 +9204,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00367277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New clues for freshwater eels (Anguilla spp.) migration routes to eastern Madagascar and surrounding islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Robinet</w:t>
+                <w:t xml:space="preserve">Co-occurence of two Alexandrium species in Thau Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Genovesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+                <w:t xml:space="preserve">Estelle Masseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kuroki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Tsukamoto</w:t>
+                <w:t xml:space="preserve">M.S. Shin-Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grzebyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Harmful Agae News An IOC Newsletter on toxic algae and algal blooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00284449v1</w:t>
+                <w:t xml:space="preserve">halsde-00451663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurence of two Alexandrium species in Thau Lagoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Berrebi</w:t>
+                <w:t xml:space="preserve">New clues for freshwater eels (Anguilla spp.) migration routes to eastern Madagascar and surrounding islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Agae News An IOC Newsletter on toxic algae and algal blooms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-0938-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00451663v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00284449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFLP and semi-multiplex PCR-based identification of four eel species from the south-western Indian Ocean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9653,247 +9653,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics support PRDM9-dependent recombination landscapes in salmonids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Capturing the diversity of population recombination landscapes in fish and insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">RecomBern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785772v1</w:t>
+                <w:t xml:space="preserve">hal-04785738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the diversity of population recombination landscapes in fish and insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Population genomics support PRDM9-dependent recombination landscapes in salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecomBern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785738v1</w:t>
+                <w:t xml:space="preserve">hal-04785772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics reveal PRDM9-dependent recombination landscapes in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10013,51 +10013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,51 +10138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-based recombination rates estimates to study genetic connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10233,103 +10233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t>
@@ -10358,51 +10358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duranton Maud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,51 +10410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10479,103 +10479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,90 +10600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10725,103 +10725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Faggion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10846,64 +10846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Griot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,51 +11003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale recombination patterns in salmonid fishes support PRDM9-directed hotspot location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11098,51 +11098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics reveal PRDM9-dependent recombination landscapes in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast evolving recombination landscapes support a role of PRDM9 in directing hotspot location in Microvelia longipes genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11282,277 +11282,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Poncet</w:t>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahunon H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187160v1</w:t>
+                <w:t xml:space="preserve">hal-03156790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahunon H</w:t>
+                <w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Charles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156790v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11570,51 +11570,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11687,899 +11687,781 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex chromosomes and chromosomal rearrangements are key to behavioural sexual isolation in Jaera albifrons marine isopods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Ecotype formation in the European anchovy fuelled by structural variants of different origins and genetic interactions with a southern lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923366v1</w:t>
+                <w:t xml:space="preserve">hal-04792625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotype formation in the European anchovy fuelled by structural variants of different origins and genetic interactions with a southern lineage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unidirectional trans-Atlantic gene flow and a mixed spawning area shape the genetic connectivity of Atlantic bluefin tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Diaz-Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van der Lingen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04792625v1</w:t>
+                <w:t xml:space="preserve">hal-04307746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions involved in long-snouted seahorse ecotype formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional trans-Atlantic gene flow and a mixed spawning area shape the genetic connectivity of Atlantic bluefin tuna</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Woodall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04307746v1</w:t>
+                <w:t xml:space="preserve">hal-01869948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate gene variation in gilthead sea bream reveals complex spatiotemporal selection patterns between marine and lagoon habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lechene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas S Tsigenopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12647,51 +12529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8175CC6B"/>
+    <w:nsid w:val="92AFDE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12878,51 +12760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-gagnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-3235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-2352-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Alaei Kakhki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado8005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631900" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ernande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.254" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13060985" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443785v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-C&#243;zar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Blanch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92601-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03589330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri&#8208;sfar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14964" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040451" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12978" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12829" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13482" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.10.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Ferchaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15256" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395961v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Praebel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seehausen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15226" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14816" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri-Sfar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0079-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2533" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.038497" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pavey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx226" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5LNQ3VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitwein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13131" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947L120C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03046445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Tsigenopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11851" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rogers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dion-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019067" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene G Ulrik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;n Pujolar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Als" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-138" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verreault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12142" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12127" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sevellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamaze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12358" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-802NSM29-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV74G7R1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#248;ller Hansen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.134825" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Chaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tsigenopoulos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKCSPNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laflamme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.212" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minegishi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02603.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKL1HHNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01404.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395257v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vassal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000052" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/054CF25C46560C44970A573E23B7EFF53002EAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632294v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sun Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ127" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#243;nsson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04142.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QR9M5BD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01605.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BMQ3XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785772v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04780263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785826v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785845v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04923366v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792625v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307746v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Diaz-Arce" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Richardson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370327v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lechene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tournois" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tsigenopoulos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-gagnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-3235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-2352-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Alaei Kakhki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado8005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557629v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631900v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.254" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13060985" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443785v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-C&#243;zar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Blanch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92601-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03589330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri&#8208;sfar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14964" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040451" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Ferchaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Praebel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seehausen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15226" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13482" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.10.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14816" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri-Sfar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0079-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.038497" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2533" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pavey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx226" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13627" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5LNQ3VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitwein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13131" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947L120C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03046445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Tsigenopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11851" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rogers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dion-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019067" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene G Ulrik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;n Pujolar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Als" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-138" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verreault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12142" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12127" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sevellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamaze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12358" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-802NSM29-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV74G7R1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#248;ller Hansen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.134825" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Chaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tsigenopoulos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKCSPNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laflamme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.212" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minegishi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02603.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKL1HHNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01404.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632294v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sun Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vassal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000052" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/054CF25C46560C44970A573E23B7EFF53002EAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#243;nsson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04142.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QR9M5BD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01605.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BMQ3XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785772v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04780263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785826v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785845v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307746v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Diaz-Arce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Richardson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370327v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lechene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tournois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tsigenopoulos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>