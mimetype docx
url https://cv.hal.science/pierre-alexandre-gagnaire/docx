--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,12474 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12423 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Alexandre Gagnaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-alexandre-gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1908-3235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137765401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=orGqHhAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/S-2352-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex chromosomes and chromosomal rearrangements contribute to behavioural sexual isolation in Jaera albifrons marine isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Ribardiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Coudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komlan Avia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.01.08.631900v4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557629v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mosaic of modular variation at a single gene underpins convergent plumage coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Lutgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Chase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloofar Alaei Kakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritjof Lammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6770), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.ado8005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome divergence between European anchovy ecotypes fuelled by structural variants originating from trans-equatorial admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2058), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.1416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High residual additive genetic variability in a Pacific blue shrimp Litopenaeus stylirostris population after 36 generations of domestication from only 4 estimated founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mahunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 609, pp.742835. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions underlying ecotype differentiation in the long‐snouted seahorse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (24), pp.e17277. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and limitations of linkage-disequilibrium-based methods for inferring the genomic landscape of recombination and detecting hotspots: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e27. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle limits to connectivity revealed by outlier loci within two divergent metapopulations of the deep-sea hydrothermal gastropod Ifremeria nautilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.2796-2813. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Specific Genetic Exchange Despite Strong Divergence in Deep-Sea Hydrothermal Vent Gastropods of the Genus Alviniconcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.985. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13060985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-specific survivorship and fecundity shape genetic diversity in marine fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.46-62. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443785v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies for resistance to viral nervous necrosis in three populations of European sea bass (Dicentrarchus labrax) using a novel 57k SNP array DlabChip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 530, pp.735930. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of European coastal anchovies (genus Engraulis Cuvier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bahri‐sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100 (2), pp.594-600. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome anchoring in Senegalese sole (Solea senegalensis) reveals sex-associated markers and genome rearrangements in flatfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Guerrero-Cózar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gomez-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concha Berbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Blanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Alioto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics approach to evolutionary process connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.1320-1334. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of ancient admixture to reproductive isolation between European sea bass lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.226-242. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial gradients of introgressed ancestry reveal cryptic connectivity patterns in a high gene flow marine fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of cupped oyster resources in Europe using informative single nucleotide polymorphism (SNP) panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lapègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11040451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-Generation Polygenic Selection Shapes Fitness-Related Traits across Environments in Juvenile Sea Bream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey M. Darnaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.398. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11040398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation history of European (Anguilla anguilla) and American eel (A. rostrata), analysed using genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenglin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus W Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), pp.612-621. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of recombination on genome‐wide patterns of local ancestry exemplified by supplemented brook charr populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cayuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (21), pp.4755-4769. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic selection drives the evolution of convergent transcriptomic landscapes across continents within a Nearctic sister species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Praebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Seehausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (19), pp.4388-4403. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard‐haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Woodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (4), pp.817-835. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a large SNPs resource and a low-density SNP array for brown trout (Salmo trutta) population genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoni Saint-Pé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5958-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European sea bass: a key marine fish model in the wild and in aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial scale of dispersal revealed by admixture tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (9), pp.1743-1756. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based demographic inference of introgression history in European whitefish species pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (8), pp.806-817. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Haplotype Information for Conservation Genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heurtebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Degremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.2518-2534. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic consequences of a recent three-way admixture in supplemented wild brown trout populations revealed by local ancestry tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (17), pp.3466 - 3483. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin and remolding of genomic islands of differentiation in the European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and geographic footprints of differential introgression between two divergent fish species (Solea spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Manchado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bahri-Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (6), pp.579-593. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The divergence history of European blue mussel species reconstructed from Approximate Bayesian Computation: the effects of sequencing techniques and sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fraïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Romiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.5198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the demographic history underlying parallel genomic divergence among pairs of parasitic and nonparasitic lamprey ecotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.142-162. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introgressive hybridization and morphological transgression in the contact zone between two Mediterranean Solea species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Bahri-Sfar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.1394-1402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dense Brown Trout ( Salmo trutta ) Linkage Map Reveals Recent Chromosomal Rearrangements in the Salmo Genus and the Impact of Selection on Linked Neutral Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.1365 - 1376. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.116.038497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Multiple Facets of Speciation-with-Gene-Flow toward Inferring the Divergence History of Lake Whitefish Species Pairs (Coregonus clupeaformis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (8), pp.2057-2074. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD-Seq Reveals Patterns of Additive Polygenic Variation Caused by Spatially-Varying Selection in the American Eel (Anguilla rostrata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.2974-2986. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evx226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomic footprints of fine-scale differentiation between habitats in Mediterranean blue tits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.542-558. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel genetic divergence among coastal-marine ecotype pairs of European anchovy explained by differential introgression after secondary contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Moan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (13), pp.3187-3202. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting polygenic selection in marine populations by combining population genomics and quantitative genetics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gaggiotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (6), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cz/zow088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide nucleotide diversity of hatchery-reared Atlantic and Mediterranean strains of brown trout Salmo trutta compared to wild Mediterranean populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89 (6), pp.2717 - 2734. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene variation in gilthead sea bream reveals complex spatiotemporal selection patterns between marine and lagoon habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lechene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Tsigenopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 558, pp.115-127. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and distribution of leptocephali west of the Mascarene Plateau in the southwestern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.84-102. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD-QTL Mapping Reveals Both Genome-Level Parallelism and Different Genetic Architecture Underlying the Evolution of Body Shape in Lake Whitefish ( Coregonus clupeaformis ) Species Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dion-Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (7), pp.1481-1491. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.019067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.769-786. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European sea bass genome and its variation provide insights into adaptation to euryhalinity and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Tine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do North Atlantic eels show parallel patterns of spatially varying selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malene G Ulrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martín Pujolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus W Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D Als</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of the American eel ( Anguilla rostrata ): F ST = 0 and North Atlantic Oscillation effects on demographic fluctuations of a panmictic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (7), pp.1763-1776. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping phenotypic, expression and transmission ratio distortion QTL using RAD markers in the Lake Whitefish (Coregonus clupeaformis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.3036-3048. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geography of introgression in a patchy environment and the thorn in the side of ecological speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.72 - 86. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/czoolo/59.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GENETIC ARCHITECTURE OF REPRODUCTIVE ISOLATION DURING SPECIATION-WITH-GENE-FLOW IN LAKE WHITEFISH SPECIES PAIRS ASSESSED BY RAD SEQUENCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (9), pp.2483-2497. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparallelism in MHCIIβ diversity accompanies nonparallelism in pathogen infection of lake whitefish ( Coregonus clupeaformis ) species pairs as revealed by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Sevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lamaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.3833-3849. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite length variation in candidate genes correlates with habitat in the gilthead sea bream Sparus aurata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas Tsigenopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (22), pp.5497 - 5511. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics Reveals Adaptive Protein Evolution and a Possible Cytonuclear Incompatibility between European and American Eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (10), pp.2909-2919. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA/DNA ratios in American glass eels ( Anguilla rostrata ): evidence for latitudinal variation in physiological status and constraints to oceanic migration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laflamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.875-884. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetic Consequences of Spatially Varying Selection in the Panmictic American Eel ( Anguilla rostrata )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Normandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Møller Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (2), pp.725-736. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.134825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and past genetic connectivity of the Indo-Pacific tropical eel Anguilla bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Minegishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (2), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02603.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WITHIN-POPULATION STRUCTURE HIGHLIGHTED BY DIFFERENTIAL INTROGRESSION ACROSS SEMIPERMEABLE BARRIERS TO GENE FLOW IN ANGUILLA MARMORATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Minegishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliha Zenboudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (12), pp.3413-3427. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF CRYPTIC SPECIES DIVERSITY WITHIN BLOOMS AND CYST BANK OF THE ALEXANDRIUM TAMARENSE COMPLEX (DINOPHYCEAE) IN A MEDITERRANEAN LAGOON FACILITATED BY SEMI-MULTIPLEX PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Sun Shin-Grzebyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grzebyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Laabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/FBQ127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex PCR assay to discriminate four neighbouring species of the Calliptamus genus (Orthoptera: Acrididae) from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (6), pp.701-706. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485310000052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean currents drive secondary contact between Anguilla marmorata populations in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Minegishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a key using morphological characters to distinguish south-western Indian Ocean anguillid glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.2171-2177. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02284.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00420526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural selection influences AFLP intraspecific genetic variability and introgression patterns in Atlantic eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernatchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (8), pp.1678 - 1691. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00373273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguilla marmorata larval migration plasticity as revealed by otolith microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (10), pp.2127-2137. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F08-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00367277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-occurence of two Alexandrium species in Thau Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Shin-Grzebyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grzebyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Agae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clues for freshwater eels (Anguilla spp.) migration routes to eastern Madagascar and surrounding islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154, pp.453-463. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-008-0938-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00284449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFLP and semi-multiplex PCR-based identification of four eel species from the south-western Indian Ocean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tsukamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Minegishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (Supplement B), pp.279-287. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01605.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00300254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of population recombination landscapes in fish and insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecomBern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics support PRDM9-dependent recombination landscapes in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveal PRDM9-dependent recombination landscapes in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ALPHY / AIEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating recombination information into population genomics: why and how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International symposium on Littorinid Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vila do Conde, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Leitwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based recombination rates estimates to study genetic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Marine Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax L. Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duranton Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association studies revealed one strong effect QTL for viral nervous necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomically assisted reconstruction of the ancestral Dicentrarchus labrax Mediterranean lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium Genomics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des puces pour prédire l’avenir…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du SFAM (Syndicat Français de l'Aquaculture Marine et Nouvelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-specific variations of the genetic architecture of sex determination in wild European sea bass Dicentrarchus labrax L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESEA : développement de la sélection génomique chez le bar et la daurade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Griot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale recombination patterns in salmonid fishes support PRDM9-directed hotspot location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast evolving recombination landscapes support a role of PRDM9 in directing hotspot location in Microvelia longipes genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveal PRDM9-dependent recombination landscapes in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and colour traits in Pacific blue shrimp Litopenaeus stylirostris in a mixed family design with SNP parentage assignement in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahunon H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a 57K Single Nucleotide Polymorphism array for European sea bass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morvezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype formation in the European anchovy fuelled by structural variants of different origins and genetic interactions with a southern lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl van der Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional trans-Atlantic gene flow and a mixed spawning area shape the genetic connectivity of Atlantic bluefin tuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Diaz-Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence and gene flow history at two large chromosomal inversions involved in long-snouted seahorse ecotype formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Foote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel pattern of differentiation at a genomic island shared between clinal and mosaic hybrid zones in a complex of cryptic seahorse lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liautard-Haag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Woodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Louisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene variation in gilthead sea bream reveals complex spatiotemporal selection patterns between marine and lagoon habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Guinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lechene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costas S Tsigenopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12529,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92AFDE47"/>
+    <w:nsid w:val="99748D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12760,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-gagnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-3235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-2352-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Alaei Kakhki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Lammers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado8005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557629v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631900v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.254" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13060985" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443785v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-C&#243;zar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Blanch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92601-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03589330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri&#8208;sfar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14964" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040451" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Ferchaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15256" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Praebel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seehausen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15226" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395949v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13482" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.10.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14816" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri-Sfar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0079-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.038497" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2533" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx150" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pavey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx226" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13627" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5LNQ3VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitwein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guendouz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13131" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947L120C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03046445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Tsigenopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11851" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rogers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dion-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019067" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene G Ulrik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;n Pujolar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Als" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-138" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verreault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12142" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395307v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12127" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sevellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamaze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12358" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-802NSM29-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12075" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV74G7R1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395275v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#248;ller Hansen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.134825" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Chaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quignard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tsigenopoulos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKCSPNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss076" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laflamme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.212" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minegishi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02603.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKL1HHNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01404.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632294v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sun Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ127" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vassal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000052" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/054CF25C46560C44970A573E23B7EFF53002EAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#243;nsson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04142.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QR9M5BD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01605.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BMQ3XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785738v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785772v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04780263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785796v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785826v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785845v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307746v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Diaz-Arce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Richardson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370327v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lechene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tournois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tsigenopoulos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alexandre-gagnaire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1908-3235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=orGqHhAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-2352-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557629v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coudret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631900v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Lutgen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Alaei Kakhki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Lammers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado8005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Castilho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Foote" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Y. Lu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Castel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13060985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443785v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.265" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735930" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03589330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri&#8208;sfar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-C&#243;zar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Blanch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Alioto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92601-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.169" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lap&#232;gue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040451" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guinand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11040398" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Faggion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0157-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Ferchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normandeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15256" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Praebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Seehausen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395914v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard&#8208;haag" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Woodall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bouza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louisy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13696" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoni Saint-P&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5958-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gagnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12779" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12829" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13482" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.10.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14816" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04963-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bahri-Sfar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0079-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5198" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Genthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13664" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2533" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.038497" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx150" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395860v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pavey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx226" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326694v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szulkin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bierne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13486" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5LNQ3VG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gaggiotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow088" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leitwein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnaire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmarais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guendouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947L120C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03046445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Tsigenopoulos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11851" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01192848v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Aoyama" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Watanabe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.05.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3JVL0Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rogers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dion-C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019067" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922671v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Tine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6770" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene G Ulrik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;n Pujolar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ferchaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Als" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-138" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verreault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castonguay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395307v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12127" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395293v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/czoolo/59.1.72" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12075" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WV74G7R1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Sevellec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamaze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12358" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-802NSM29-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Chaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quignard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Tsigenopoulos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKCSPNW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss076" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395286v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laflamme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.212" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#248;ller Hansen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.134825" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395267v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Minegishi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02603.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HKL1HHNS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395262v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Zenboudji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01404.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Sun Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grzebyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ127" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vassal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485310000052" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/054CF25C46560C44970A573E23B7EFF53002EAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Minegishi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoyama" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00420526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02284.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVCCNJZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373273v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#243;nsson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04142.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QR9M5BD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F08-122" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Shin-Grzebyk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00284449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuroki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsukamoto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-0938-7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1DT201-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00300254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01605.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1BMQ3XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785784v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04780263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785796v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranton Maud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187502v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156824v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187154v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156734v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785826v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156790v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahunon H" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poncet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792625v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307746v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Diaz-Arce" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Richardson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306022v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370327v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lechene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tournois" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S Tsigenopoulos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>