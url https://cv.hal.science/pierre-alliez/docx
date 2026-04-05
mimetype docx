--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1447,395 +1447,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Padding for Polycube-Based Hexahedral Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+                <w:t xml:space="preserve">Riccardo Scateni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girault</w:t>
+                <w:t xml:space="preserve">Max Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bommes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135891v2</w:t>
+                <w:t xml:space="preserve">hal-01970790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning for Semantic Segmentation of Large-Scale Remote Sensing Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2925416⟩</w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909830v2</w:t>
+                <w:t xml:space="preserve">hal-02135891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Padding for Polycube-Based Hexahedral Meshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianmarco Cherchi</w:t>
+                <w:t xml:space="preserve">Incremental Learning for Semantic Segmentation of Large-Scale Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Tasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.3524-3537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2925416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970790v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curved Optimal Delaunay Triangulation</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaimo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Ming Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,1147 +2660,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Line/Trimmed NURBS Surface Intersection Algorithm Using Matrix Representations</w:t>
+                <w:t xml:space="preserve">Optimal Voronoi Tessellations with Hessian-based Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Shen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Busé</w:t>
+                <w:t xml:space="preserve">Max Budninskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of SIGGRAPH Asia, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268109v2</w:t>
+                <w:t xml:space="preserve">hal-01376243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Orbit Detection via Lie-Algebra Voting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeyun Shi</w:t>
+                <w:t xml:space="preserve">A Line/Trimmed NURBS Surface Intersection Algorithm Using Matrix Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Huang</w:t>
+                <w:t xml:space="preserve">Neil Dodgson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344293v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Surface Reconstruction from Point Clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry and Orbit Detection via Lie-Algebra Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
+                <w:t xml:space="preserve">Zeyun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Seversky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+                <w:t xml:space="preserve">Hujun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Guennebaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.27. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Proceedings of EUROGRAPHICS Symposium on Geometry Processing, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348404v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Voronoi Tessellations with Hessian-based Anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Surface Reconstruction from Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Budninskiy</w:t>
+                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Liu</w:t>
+                <w:t xml:space="preserve">Lee Seversky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+                <w:t xml:space="preserve">Gael Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376243v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Surface Reconstruction Method for In-Detail Underwater 3D Optical Mapping</w:t>
+                <w:t xml:space="preserve">Planar Shape Detection and Regularization in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricard Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia</w:t>
+                <w:t xml:space="preserve">Sven Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030845v1</w:t>
+                <w:t xml:space="preserve">hal-01168394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jamin</w:t>
+                <w:t xml:space="preserve">LOD Generation for Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071759v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Aware Mesh Decimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">A Surface Reconstruction Method for In-Detail Underwater 3D Optical Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364914544531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111203v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Approximation within a Tolerance Volume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+                <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Proceedings of SIGGRAPH, 34 (4), pp.12. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2766950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2699463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186074v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Shape Detection and Regularization in Tandem</w:t>
+                <w:t xml:space="preserve">Structure-Aware Mesh Decimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Oesau</w:t>
+                <w:t xml:space="preserve">David Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.14</w:t>
+              <w:t xml:space="preserve">, 2015, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168394v1</w:t>
+                <w:t xml:space="preserve">hal-01111203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOD Generation for Urban Scenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Isotopic Approximation within a Tolerance Volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Mandad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34 (3), pp.15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Proceedings of SIGGRAPH, 34 (4), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2766950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113078v1</w:t>
+                <w:t xml:space="preserve">hal-01186074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Surface Mesh Watermarking based on a Constrained Optimization Framework</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Scene Reconstruction using Feature Sensitive Primitive Extraction and Graph-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,494 +3979,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+                <w:t xml:space="preserve">Surface Reconstruction through Point Set Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.225-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827623v1</w:t>
+                <w:t xml:space="preserve">hal-00822763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splat-based Surface Reconstruction from Defect-Laden Point Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia</w:t>
+                <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863316v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Equilibrium of Simplicial Masonry Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
+                <w:t xml:space="preserve">Splat-based Surface Reconstruction from Defect-Laden Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (6), pp.346-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826280v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Reconstruction through Point Set Structuring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">On the Equilibrium of Simplicial Masonry Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), pp.225-234</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Proceedings of SIGGRAPH, 32 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822763v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer-Grid Maps for Reliable Quad Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Campen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Transport Approach to Robust Reconstruction and Simplification of 2D Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signing the Unsigned: Robust Surface Reconstruction from Raw Pointsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,51 +5322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Conformal Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiying Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,342 +5541,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00104853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Tetrahedral Meshing</w:t>
+                <w:t xml:space="preserve">Centroidal Voronoi diagrams for isotropic surface remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1186822.1073238⟩</w:t>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (3), pp.204-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2004.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00226418v1</w:t>
+                <w:t xml:space="preserve">hal-00787166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de maillages</w:t>
+                <w:t xml:space="preserve">Variational Tetrahedral Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1186822.1073238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350347v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00226418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroidal Voronoi diagrams for isotropic surface remeshing</w:t>
+                <w:t xml:space="preserve">Compression de maillages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00787166v1</w:t>
+                <w:t xml:space="preserve">hal-01350347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
               </w:r>
@@ -6217,1914 +6217,1922 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShapeShifter: 3D Variations Using Multiscale and Sparse Point-Voxel Diffusion</w:t>
+                <w:t xml:space="preserve">Illustrator's Depth: Monocular Layer Index Prediction for Image Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissim Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Yifan</w:t>
+                <w:t xml:space="preserve">Peiying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthew Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tenessee), United States</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064374v1</w:t>
+                <w:t xml:space="preserve">hal-05456342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Experimental Design via Contrastive Diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heinkelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Singapore, Singapore. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
+                <w:t xml:space="preserve">ShapeShifter: 3D Variations Using Multiscale and Sparse Point-Voxel Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissim Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tenessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706248v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602151v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Klokov</w:t>
+                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199011v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497600v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPNet: Bézier Primitive Segmentation on 3D Point Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qian Li</w:t>
+                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Xiao</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2023 - 32nd International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04151504v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConSLAM: Periodically Collected Real-World Construction Dataset for SLAM and Progress Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BPNet: Bézier Primitive Segmentation on 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2022 - European Conference on Computer Vision Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25082-8_21⟩</w:t>
+              <w:t xml:space="preserve">IJCAI 2023 - 32nd International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, MACAO, Macau SAR China. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883866v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Shape Reconstruction via Quadric Error Metrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Thiery</w:t>
+                <w:t xml:space="preserve">ConSLAM: Periodically Collected Real-World Construction Dataset for SLAM and Progress Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Trzeciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH 2023 - The 50th International Conference &amp; Exhibition On Computer Graphics &amp; Interactive Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">ECCV 2022 - European Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel. pp.317-331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3588432.3591529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25082-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131765v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Geometric View Factors for Radiative Thermal Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Shape Reconstruction via Quadric Error Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vadez</w:t>
+                <w:t xml:space="preserve">Tamy Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brunetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2020 - 50th International Conference on Environmental Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH 2023 - The 50th International Conference &amp; Exhibition On Computer Graphics &amp; Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3588432.3591529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909847v2</w:t>
+                <w:t xml:space="preserve">hal-04131765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Localization and Mapping: Towards Tracking Resilience Through a Multi-SLAM Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive Geometric View Factors for Radiative Thermal Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint Raphael, France. pp.465--470</w:t>
+              <w:t xml:space="preserve">ICES 2020 - 50th International Conference on Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611679v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-driven framework for progressive compression of textured meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Localization and Mapping: Towards Tracking Resilience Through a Multi-SLAM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Hemmer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Birklein</w:t>
+                <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmar Schoemer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM 2019 - 10th Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint Raphael, France. pp.465--470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273929v1</w:t>
+                <w:t xml:space="preserve">hal-02611679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of numerical simulation using Artificial Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Brunetti</w:t>
+                <w:t xml:space="preserve">Cost-driven framework for progressive compression of textured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Portaneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Birklein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Schoemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Space Thermal Engineering Workshop 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM 2019 - 10th Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amherst, United States. pp.175-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3304109.3306225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367540v1</w:t>
+                <w:t xml:space="preserve">hal-02273929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual Learning for Dense Labeling of Satellite Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">First steps of numerical simulation using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">European Space Thermal Engineering Workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276543v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonization of binary classification maps using mesh approximation with right angle regularity</w:t>
+                <w:t xml:space="preserve">Continual Learning for Dense Labeling of Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Tasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765155v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polygonization of binary classification maps using mesh approximation with right angle regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Tasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530460v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8166,73 +8174,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8264,2049 +8272,2166 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH 2016 Courses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.560-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897826.2927362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826062v1</w:t>
+                <w:t xml:space="preserve">hal-01530460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Object classification via planar abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE GRSS, Jul 2016, Beijing, China. pp.5071-5074</w:t>
+              <w:t xml:space="preserve">ISPRS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350706v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object classification via planar abstraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH 2016 Courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Anaheim, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897826.2927362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318637v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Cropping Blind Resynchronization for 3D Watermarking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
+                <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE GRSS, Jul 2016, Beijing, China. pp.5071-5074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111196v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zometool Shape Approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Anti-Cropping Blind Resynchronization for 3D Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland-Nevière Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Modeling and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995875v2</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread Transform and Roughness-based Shaping to Improve 3D Watermarking based on Quadratic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
+                <w:t xml:space="preserve">State of the Art in Surface Reconstruction from Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Seversky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2014 - State of the Art Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.161-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egst.20141040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026353v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Shape Reconstruction and Optimal Transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zometool Shape Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Geometric Modeling and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090630v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Surface Reconstruction from Point Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lee Seversky</w:t>
+                <w:t xml:space="preserve">Spread Transform and Roughness-based Shaping to Improve 3D Watermarking based on Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland-Nevière Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2014 - State of the Art Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017700v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Scene Reconstruction using Primitive-driven Space Partitioning and Graph-cut</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Shape Reconstruction and Optimal Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giraudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814546v2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport optimal pour la reconstruction robuste de formes à partir de nuages de points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Digne</w:t>
+                <w:t xml:space="preserve">Indoor Scene Reconstruction using Primitive-driven Space Partitioning and Graph-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339238v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compression of manifold polygon meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Courbet</w:t>
+                <w:t xml:space="preserve">Transport optimal pour la reconstruction robuste de formes à partir de nuages de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International (SMI) Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, College station, texas, United States. pp.349-359</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824613v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Rectangular Metric for Polygonal Surface Remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meshing Roundtable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, San Jose, United States. pp.367--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic 2D Quadrangle Meshing with Size and Orientation Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pellenard</w:t>
+                <w:t xml:space="preserve">Progressive compression of manifold polygon meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Meshing Roundtable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shape Modeling International (SMI) Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, College station, texas, United States. pp.349-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708283v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Voronoi Diagrams for Polygonal Finite Element Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sieger</w:t>
+                <w:t xml:space="preserve">Isotropic 2D Quadrangle Meshing with Size and Orientation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Botsch</w:t>
+                <w:t xml:space="preserve">Jean-Marie Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meshing Roundtable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandia Labs, Oct 2010, Chattanooga, United States. pp.335-350, </w:t>
+              <w:t xml:space="preserve">20th International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.81-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15414-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24734-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535602v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbing Slivers in 3D Delaunay Meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Voronoi Diagrams for Polygonal Finite Element Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Srinivasan</w:t>
+                <w:t xml:space="preserve">Daniel Sieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Botsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Meshing Roundtable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandia Labs, Oct 2010, Chattanooga, United States. pp.335-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15414-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430202v1</w:t>
+                <w:t xml:space="preserve">inria-00535602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaving Delaunay Refinement and Optimization for 2D Triangle Mesh Generation</w:t>
+                <w:t xml:space="preserve">Perturbing Slivers in 3D Delaunay Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Meshing Roundtable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandia Labs, Oct 2009, Salt Lake City, United States. pp.157-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01179018v1</w:t>
+                <w:t xml:space="preserve">inria-00430202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Quadrangulations with Discrete Harmonic Forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Tong</w:t>
+                <w:t xml:space="preserve">Interleaving Delaunay Refinement and Optimization for 2D Triangle Mesh Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Tournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Geometry Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.83-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75103-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615683v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de maillages, un état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Quadrangulations with Discrete Harmonic Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Valette</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROGRAPHICS Symposium on Geometry Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cagliary, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117287v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
+                <w:t xml:space="preserve">Compression de maillages, un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Isenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Shape Modeling and applications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00413144v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Shape Modeling and applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00413144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Degeneracies by Perturbing the Problem or the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10335,51 +10460,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10389,159 +10514,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-Guided Optimal Transport for Rigid Point Cloud Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto M Dyke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Wintraecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aurélie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGP 2025 - Symposium on Geometry Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConSLAM: Periodically Collected Real-World Construction Dataset for SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Trzeciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10600,194 +10725,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Augmentation by Generative Adversarial Networks for Semantic Segmentation of Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Tasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophIA Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Satellite Images to Vector Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Tasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10796,97 +10921,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC2 - 14èmes Journées CNES Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10896,179 +11021,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Modeling and Processing 2014. Special issue of Graphical Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lindstrom. Elsevier, 76, pp.350, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygon Mesh Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Botsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11076,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AK Peters / CRC Press, pp.250, 2010, 9781568814261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11130,166 +11255,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics Driven Geometrical Model Reduction (GMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Modeling Based on Polygonal Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Botsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,100 +11435,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Modeling Based on Polygonal Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Botsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11428,212 +11553,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
-      <w:tr>
-[...116 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Iterative Processes with Recurrent Neural Networks to Correct Satellite Image Classification Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
@@ -12079,51 +12086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Classification via Planar Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,90 +12178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8256, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12276,51 +12283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12328,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7991, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12865,224 +12872,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farthest Point Seeding for Placement of Streamlines</w:t>
+                <w:t xml:space="preserve">Reconstruction with Voronoi Centered Radial Basis Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
+                <w:t xml:space="preserve">Marie Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5524, INRIA. 2006, pp.28</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6033, INRIA. 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070483v1</w:t>
+                <w:t xml:space="preserve">inria-00116651v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction with Voronoi Centered Radial Basis Functions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farthest Point Seeding for Placement of Streamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5524, INRIA. 2006, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Samozino</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">inria-00116651v3</w:t>
+                <w:t xml:space="preserve">inria-00070483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Shape Approximation</w:t>
               </w:r>
@@ -13154,135 +13161,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4967, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4808, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071612v1</w:t>
+                <w:t xml:space="preserve">inria-00071778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Compression of 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13291,553 +13324,527 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Gotsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4966, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Surazhsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4808, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Gotsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4967, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071778v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Surface Remeshing by Error Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Optimal Connectivity Encoding of 2-Manifold Polygon Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Khodakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-4376, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4575, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072212v1</w:t>
+                <w:t xml:space="preserve">inria-00072013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-Analyzer: A Triangle-Quad Mesh Codec</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Surface Remeshing by Error Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4584, INRIA. 2002</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4376, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072001v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angle-Analyzer: A Triangle-Quad Mesh Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">RR-4594, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4584, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071991v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Connectivity Encoding of 2-Manifold Polygon Meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">RR-4575, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4594, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072013v1</w:t>
+                <w:t xml:space="preserve">inria-00071991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Degeneracies by Perturbing the Problem or the World</w:t>
               </w:r>
@@ -14153,51 +14160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGAL - the Computational Geometry Algorithms Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efi Fogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14397,51 +14404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>