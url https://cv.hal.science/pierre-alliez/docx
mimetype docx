--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1447,395 +1447,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Padding for Polycube-Based Hexahedral Meshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Cherchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Scateni</w:t>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Lyon</w:t>
+                <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bommes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970790v1</w:t>
+                <w:t xml:space="preserve">hal-02135891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing and Referencing (Research) Software: Best Practices and Outlook from Inria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental Learning for Semantic Segmentation of Large-Scale Remote Sensing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Tasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2949413⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.3524-3537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2925416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135891v2</w:t>
+                <w:t xml:space="preserve">hal-01909830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning for Semantic Segmentation of Large-Scale Remote Sensing Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+                <w:t xml:space="preserve">Selective Padding for Polycube-Based Hexahedral Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Cherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scateni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (9), pp.3524-3537. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2925416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909830v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curved Optimal Delaunay Triangulation</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaimo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Ming Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,1147 +2660,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Voronoi Tessellations with Hessian-based Anisotropy</w:t>
+                <w:t xml:space="preserve">A Line/Trimmed NURBS Surface Intersection Algorithm Using Matrix Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Budninskiy</w:t>
+                <w:t xml:space="preserve">Jingjing Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neil Dodgson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376243v1</w:t>
+                <w:t xml:space="preserve">hal-01268109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Line/Trimmed NURBS Surface Intersection Algorithm Using Matrix Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry and Orbit Detection via Lie-Algebra Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyun Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+                <w:t xml:space="preserve">Hujun Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Dodgson</w:t>
+                <w:t xml:space="preserve">Jin Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of EUROGRAPHICS Symposium on Geometry Processing, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268109v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry and Orbit Detection via Lie-Algebra Voting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Surface Reconstruction from Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyun Shi</w:t>
+                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Seversky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Proceedings of EUROGRAPHICS Symposium on Geometry Processing, pp.12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344293v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Surface Reconstruction from Point Clouds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Voronoi Tessellations with Hessian-based Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
+                <w:t xml:space="preserve">Max Budninskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Seversky</w:t>
+                <w:t xml:space="preserve">Beibei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiying Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of SIGGRAPH Asia, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348404v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Shape Detection and Regularization in Tandem</w:t>
+                <w:t xml:space="preserve">A Surface Reconstruction Method for In-Detail Underwater 3D Optical Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Oesau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Ricard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364914544531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168394v1</w:t>
+                <w:t xml:space="preserve">hal-01030845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOD Generation for Urban Scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Verdie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2699463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113078v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Surface Reconstruction Method for In-Detail Underwater 3D Optical Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia</w:t>
+                <w:t xml:space="preserve">Structure-Aware Mesh Decimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030845v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jamin</w:t>
+                <w:t xml:space="preserve">Isotopic Approximation within a Tolerance Volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Mandad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (4), pp.24. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of SIGGRAPH, 34 (4), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2699463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2766950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071759v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Aware Mesh Decimation</w:t>
+                <w:t xml:space="preserve">Planar Shape Detection and Regularization in Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salinas</w:t>
+                <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.20</w:t>
+              <w:t xml:space="preserve">, 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111203v1</w:t>
+                <w:t xml:space="preserve">hal-01168394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Approximation within a Tolerance Volume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+                <w:t xml:space="preserve">LOD Generation for Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Verdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Proceedings of SIGGRAPH, 34 (4), pp.12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186074v2</w:t>
+                <w:t xml:space="preserve">hal-01113078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Surface Mesh Watermarking based on a Constrained Optimization Framework</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Scene Reconstruction using Feature Sensitive Primitive Extraction and Graph-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,90 +4197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splat-based Surface Reconstruction from Defect-Laden Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75 (6), pp.346-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4314,51 +4314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Equilibrium of Simplicial Masonry Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer-Grid Maps for Reliable Quad Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Campen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,51 +4859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Transport Approach to Robust Reconstruction and Simplification of 2D Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signing the Unsigned: Robust Surface Reconstruction from Raw Pointsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,51 +5322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Conformal Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiying Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,342 +5541,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00104853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroidal Voronoi diagrams for isotropic surface remeshing</w:t>
+                <w:t xml:space="preserve">Variational Tetrahedral Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Isenburg</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2004.06.007⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1186822.1073238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787166v1</w:t>
+                <w:t xml:space="preserve">inria-00226418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Tetrahedral Meshing</w:t>
+                <w:t xml:space="preserve">Compression de maillages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00226418v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de maillages</w:t>
+                <w:t xml:space="preserve">Centroidal Voronoi diagrams for isotropic surface remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (3), pp.204-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2004.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
               </w:r>
@@ -6376,701 +6376,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Experimental Design via Contrastive Diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ShapeShifter: 3D Variations Using Multiscale and Sparse Point-Voxel Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Iollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+                <w:t xml:space="preserve">Wang Yifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Singapore, Singapore. pp.1-24</w:t>
+              <w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tenessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826314v1</w:t>
+                <w:t xml:space="preserve">hal-05064374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ShapeShifter: 3D Variations Using Multiscale and Sparse Point-Voxel Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nissim Maruani</w:t>
+                <w:t xml:space="preserve">Bayesian Experimental Design via Contrastive Diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Yifan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2025 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tenessee), United States</w:t>
+              <w:t xml:space="preserve">ICLR 2025 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Singapore, Singapore. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064374v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706248v1</w:t>
+                <w:t xml:space="preserve">hal-04602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602151v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nissim Maruani</w:t>
+                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Klokov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199011v1</w:t>
+                <w:t xml:space="preserve">hal-04497600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">Roman Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497600v1</w:t>
+                <w:t xml:space="preserve">hal-04199011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPNet: Bézier Primitive Segmentation on 3D Point Clouds</w:t>
               </w:r>
@@ -8096,51 +8096,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
+                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
@@ -8158,97 +8158,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.560-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660754v1</w:t>
+                <w:t xml:space="preserve">hal-01530460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
+                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
@@ -8266,106 +8275,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468452v1</w:t>
+                <w:t xml:space="preserve">hal-01660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
+                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
@@ -8383,376 +8383,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.560-564, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530460v1</w:t>
+                <w:t xml:space="preserve">hal-01468452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object classification via planar abstraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CGAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH 2016 Courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Anaheim, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897826.2927362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318637v1</w:t>
+                <w:t xml:space="preserve">hal-01826062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH 2016 Courses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE GRSS, Jul 2016, Beijing, China. pp.5071-5074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897826.2927362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826062v1</w:t>
+                <w:t xml:space="preserve">hal-01350706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Object classification via planar abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE GRSS, Jul 2016, Beijing, China. pp.5071-5074</w:t>
+              <w:t xml:space="preserve">ISPRS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350706v1</w:t>
+                <w:t xml:space="preserve">hal-01318637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Cropping Blind Resynchronization for 3D Watermarking</w:t>
               </w:r>
@@ -8827,489 +8827,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Surface Reconstruction from Point Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lee Seversky</w:t>
+                <w:t xml:space="preserve">Zometool Shape Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Kobbelt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2014 - State of the Art Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geometric Modeling and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017700v1</w:t>
+                <w:t xml:space="preserve">hal-00995875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zometool Shape Approximation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Spread Transform and Roughness-based Shaping to Improve 3D Watermarking based on Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland-Nevière Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Doërr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leif Kobbelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Modeling and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995875v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread Transform and Roughness-based Shaping to Improve 3D Watermarking based on Quadratic Programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Shape Reconstruction and Optimal Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giraudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026353v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Shape Reconstruction and Optimal Transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the Art in Surface Reconstruction from Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tagliasacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Seversky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2014 - State of the Art Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.161-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egst.20141040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090630v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Scene Reconstruction using Primitive-driven Space Partitioning and Graph-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,260 +9449,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Rectangular Metric for Polygonal Surface Remeshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pellenard</w:t>
+                <w:t xml:space="preserve">Progressive compression of manifold polygon meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morvan Jean-Marie</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meshing Roundtable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Jose, United States. pp.367--384</w:t>
+              <w:t xml:space="preserve">Shape Modeling International (SMI) Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, College station, texas, United States. pp.349-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758023v1</w:t>
+                <w:t xml:space="preserve">hal-00824613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compression of manifold polygon meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Courbet</w:t>
+                <w:t xml:space="preserve">Anisotropic Rectangular Metric for Polygonal Surface Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International (SMI) Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, College station, texas, United States. pp.349-359</w:t>
+              <w:t xml:space="preserve">International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Jose, United States. pp.367--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824613v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic 2D Quadrangle Meshing with Size and Orientation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,51 +10211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10306,77 +10306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Isenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Shape Modeling and applications,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12086,51 +12086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Classification via Planar Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Oesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12178,90 +12178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGALmesh: a Generic Framework for Delaunay Mesh Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8256, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7991, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12872,224 +12872,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction with Voronoi Centered Radial Basis Functions</w:t>
+                <w:t xml:space="preserve">Farthest Point Seeding for Placement of Streamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Alexa</w:t>
+                <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6033, INRIA. 2006, pp.25</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5524, INRIA. 2006, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00116651v3</w:t>
+                <w:t xml:space="preserve">inria-00070483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farthest Point Seeding for Placement of Streamlines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction with Voronoi Centered Radial Basis Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Mebarki</w:t>
+                <w:t xml:space="preserve">Marc Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5524, INRIA. 2006, pp.28</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6033, INRIA. 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070483v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00116651v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Shape Approximation</w:t>
               </w:r>
@@ -13161,690 +13161,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
+                <w:t xml:space="preserve">Recent Advances in Compression of 3D Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4808, INRIA. 2003</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Gotsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4966, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071778v1</w:t>
+                <w:t xml:space="preserve">inria-00071613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Compression of 3D Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Surazhsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Gotsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4967, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Gotsman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00071613v1</w:t>
+                <w:t xml:space="preserve">inria-00071612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4808, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Surazhsky</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">inria-00071612v1</w:t>
+                <w:t xml:space="preserve">inria-00071778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Connectivity Encoding of 2-Manifold Polygon Meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Surface Remeshing by Error Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-4575, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4376, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072013v1</w:t>
+                <w:t xml:space="preserve">inria-00072212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Surface Remeshing by Error Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angle-Analyzer: A Triangle-Quad Mesh Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haeyoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4584, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">inria-00072212v1</w:t>
+                <w:t xml:space="preserve">inria-00072001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-Analyzer: A Triangle-Quad Mesh Codec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Isenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4594, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haeyoung Lee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">inria-00072001v1</w:t>
+                <w:t xml:space="preserve">inria-00071991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Surface Remeshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Optimal Connectivity Encoding of 2-Manifold Polygon Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Khodakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">RR-4594, INRIA. 2002</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4575, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071991v1</w:t>
+                <w:t xml:space="preserve">inria-00072013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Degeneracies by Perturbing the Problem or the World</w:t>
               </w:r>
@@ -14160,51 +14160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGAL - the Computational Geometry Algorithms Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efi Fogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14404,51 +14404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>