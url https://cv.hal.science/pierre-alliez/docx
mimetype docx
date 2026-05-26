--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -3979,464 +3979,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Reconstruction through Point Set Structuring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafarge</w:t>
+                <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0414-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822763v1</w:t>
+                <w:t xml:space="preserve">hal-00827623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen-Steiner</w:t>
+                <w:t xml:space="preserve">Splat-based Surface Reconstruction from Defect-Laden Point Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (6), pp.346-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-013-0414-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827623v1</w:t>
+                <w:t xml:space="preserve">hal-00863316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splat-based Surface Reconstruction from Defect-Laden Point Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia</w:t>
+                <w:t xml:space="preserve">On the Equilibrium of Simplicial Masonry Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariette Yvinec</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houman Owhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Proceedings of SIGGRAPH, 32 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2013.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863316v1</w:t>
+                <w:t xml:space="preserve">hal-00826280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Equilibrium of Simplicial Masonry Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
+                <w:t xml:space="preserve">Surface Reconstruction through Point Set Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Proceedings of SIGGRAPH, 32 (4)</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826280v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer-Grid Maps for Reliable Quad Meshing</w:t>
               </w:r>
@@ -6605,472 +6605,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
+                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602151v1</w:t>
+                <w:t xml:space="preserve">hal-04706248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoNQ: a Neural QEM-based Mesh Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+                <w:t xml:space="preserve">PASOA- PArticle baSed Bayesian Optimal Adaptive design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heinkelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706248v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Iollo</w:t>
+                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissim Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heinkele</w:t>
+                <w:t xml:space="preserve">Roman Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497600v1</w:t>
+                <w:t xml:space="preserve">hal-04199011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoroMesh: Learning Watertight Surface Meshes with Voronoi Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nissim Maruani</w:t>
+                <w:t xml:space="preserve">Tempered SMC for Sequential Bayesian Optimal Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Klokov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+                <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Desbrun</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.501-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199011v1</w:t>
+                <w:t xml:space="preserve">hal-04497600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BPNet: Bézier Primitive Segmentation on 3D Point Clouds</w:t>
               </w:r>
@@ -8213,51 +8213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
+                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
@@ -8275,97 +8275,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660754v1</w:t>
+                <w:t xml:space="preserve">hal-01468452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
+                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
@@ -8383,82 +8392,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468452v1</w:t>
+                <w:t xml:space="preserve">hal-01660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGAL</w:t>
               </w:r>
@@ -9360,51 +9360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport optimal pour la reconstruction robuste de formes à partir de nuages de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12283,51 +12283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13161,194 +13161,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Compression of 3D Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Surazhsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Gotsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-4966, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4967, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071613v1</w:t>
+                <w:t xml:space="preserve">inria-00071612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Remeshing of Surfaces: a Local Parameterization Approach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent Advances in Compression of 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Gotsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4966, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Surazhsky</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">inria-00071612v1</w:t>
+                <w:t xml:space="preserve">inria-00071613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Polygonal Remeshing</w:t>
               </w:r>
@@ -14404,51 +14404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delarue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachwa Abou Bakr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Fu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Hormann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2024.3453050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03747150v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulin Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Trzeciak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Fathy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alcalde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCCEE5.CPENG-5212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04135266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissim Maruani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Rouxel-Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14906" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieutier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Portaneri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03841975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Hatamzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Favreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02382155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135891v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2949413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909830v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2925416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Cherchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scateni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bommes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leman Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rouhani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Mandad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kobbelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimo Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2632720" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01268109v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dodgson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.07.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hujun Bao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348404v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliasacchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Seversky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12802" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Budninskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Tong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01030845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Yvinec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914544531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salinas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186074v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766950" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Oesau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Verdie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland-Nevi&#232;re Xavier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Do&#235;rr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.08.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Owhadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Campen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Ebke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giraudot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863689v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2013.06.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maglo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mullen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Tournois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2010.32s.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Machado Manh&#227;es de Castro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01523.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Chiu Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sheffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1183287.1183297" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00226418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073238" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Isenburg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2004.06.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKHWKMH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1201775.882296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmod.2002.0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSLGN2L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Snoeyink" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009942427413" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Chaudhuri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fisher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxuan Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yifan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Iollo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04602151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04199011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Klokov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ineris-04151504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/84" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04131765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588432.3591529" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909847v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vadez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273929v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Birklein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Schoemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304109.3306225" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826062v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fabri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897826.2927362" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318637v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111196v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995875v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zimmer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090630v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egst.20141040" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814546v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758023v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellenard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Jean-Marie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24734-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sieger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Botsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15414-0_20" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Srinivasan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75103-8_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8815E9A2CE7DC11D041C606857FD72CD28E43968/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413144v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158146v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M Dyke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Wintraecken" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367545v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pauly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186820v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616146v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Areizaga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekain Artola" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bolle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Borrmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207676v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796052v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos I Karavelas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wormser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Gupta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070483v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mebarki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116651v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Samozino" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alexa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071612v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Surazhsky" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gotsman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071613v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071778v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeyoung Lee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072013v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434316v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00340448v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Fogel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>