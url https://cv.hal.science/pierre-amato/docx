--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -199,51 +199,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: Reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
+                <w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vyskocil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Dieme</w:t>
+                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
+                <w:t xml:space="preserve">Cindy Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349777v1</w:t>
+                <w:t xml:space="preserve">hal-05344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
+                <w:t xml:space="preserve">Jonathan Vyskocil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Dumais</w:t>
+                <w:t xml:space="preserve">Binta Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344245v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie dans les nuages</w:t>
               </w:r>
@@ -888,51 +888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1247,77 +1247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,51 +1666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of bacterial diversity in clouds and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1783,51 +1783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome of Sphingomonas aerolata PDD-32b-11, Isolated from Cloud Water at the Summit of Puy de Dôme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality genome of the basidiomycete yeast Dioszegia hungarica PDD-24b-2 isolated from cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajeet Haridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Resistance in the Environment: Towards Elucidating the Roles of Bioaerosols in Transmission and Detection of Antibacterial Resistance Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali-Wen St-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modulations of Pseudomonas graminis in response to H2O2 in cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10068,165 +10068,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaérosols : des problématiques aux interfaces disciplinaires.</w:t>
+                <w:t xml:space="preserve">Microbial biodiversity and activity in the atmosphere (Invited conference).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de Chimie Atmosphérique LEFE-CHAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Synbio Day 2022 – Synthetic biology for the protection of our planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032601v1</w:t>
+                <w:t xml:space="preserve">hal-04037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biodiversity and activity in the atmosphere (Invited conference).</w:t>
+                <w:t xml:space="preserve">Bioaérosols : des problématiques aux interfaces disciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synbio Day 2022 – Synthetic biology for the protection of our planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Colloque National de Chimie Atmosphérique LEFE-CHAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037511v1</w:t>
+                <w:t xml:space="preserve">hal-04032601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating microbial aerosols in the outdoor atmosphere (Invited tutorial).</w:t>
               </w:r>
@@ -10281,51 +10281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolic activity measurements in clouds and precipitation at the puy de Dôme station (Central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lerembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10966,527 +10966,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+                <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dôme, Central France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Freney</w:t>
+                <w:t xml:space="preserve">K. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bras</w:t>
+                <w:t xml:space="preserve">F. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Picard</w:t>
+                <w:t xml:space="preserve">C. Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Villani</w:t>
+                <w:t xml:space="preserve">D. A. Fennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551945v1</w:t>
+                <w:t xml:space="preserve">hal-02552247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel role of the cloud microbiota in atmospheric chemistry.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Vinatier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deixonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288855v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yakovenko</w:t>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552265v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dôme, Central France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. A. Fennell</w:t>
+                <w:t xml:space="preserve">Potentiel role of the cloud microbiota in atmospheric chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wirgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aubière, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552247v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
               </w:r>
@@ -15563,277 +15563,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022971v1</w:t>
+                <w:t xml:space="preserve">hal-00021197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021197v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in clouds: implication on cloud chemistry</w:t>
               </w:r>
@@ -16813,277 +16813,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Workshop " Environmental technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128817v1</w:t>
+                <w:t xml:space="preserve">hal-00128414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Marinoni</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Environmental technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128414v1</w:t>
+                <w:t xml:space="preserve">hal-00128817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 7BE, 210Pb, 210Po and 137Cs air concentrations in Ny-Ålesund (Svalbard) and during Arctic Ocean 2004 (CHIMERPOL project)</w:t>
               </w:r>
@@ -18322,77 +18322,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring metabolic acclimation of the cloud microflora to contrasting summer day and winter night conditions using metatranscriptomics and fluxomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vyscocil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19169,77 +19169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dome, Central France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21131,51 +21131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21367,51 +21367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and methodological framework for the assessment of nucleic acids in airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21481,51 +21481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22161,51 +22161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F66999EB"/>
+    <w:nsid w:val="8FCBF99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22392,51 +22392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>