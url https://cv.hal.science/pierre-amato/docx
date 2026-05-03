--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -333,459 +333,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideas and perspectives: Microorganisms in the air through the lenses of atmospheric chemistry and microphysics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kifle Aregahegn</w:t>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Khaled</w:t>
+                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2377⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789117v1</w:t>
+                <w:t xml:space="preserve">hal-05344245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Le Bras</w:t>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Dumais</w:t>
+                <w:t xml:space="preserve">Jonathan Vyskocil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344245v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ideas and perspectives: Microorganisms in the air through the lenses of atmospheric chemistry and microphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kifle Aregahegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
+                <w:t xml:space="preserve">Amina Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.243-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349777v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie dans les nuages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -888,64 +888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturable bacteria in clouds at Réunion, tropical island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,502 +1241,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Rossi</w:t>
+                <w:t xml:space="preserve">The aeromicrobiome: the selective and dynamic outer-layer of the Earth’s microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mathonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Nuñez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Bourhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1186847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1186847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300300v1</w:t>
+                <w:t xml:space="preserve">hal-04138334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin P Dillon</w:t>
+                <w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Marc Veillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 865, pp.161264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138340v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aeromicrobiome: the selective and dynamic outer-layer of the Earth’s microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin P Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mathonat</w:t>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Nuñez Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+                <w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Bourhane</w:t>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1186847. </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.220403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1186847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04138334v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of bacterial diversity in clouds and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1783,77 +1783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome of Sphingomonas aerolata PDD-32b-11, Isolated from Cloud Water at the Summit of Puy de Dôme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,90 +2021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality genome of the basidiomycete yeast Dioszegia hungarica PDD-24b-2 isolated from cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajeet Haridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Bleykasten-Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Resistance in the Environment: Towards Elucidating the Roles of Bioaerosols in Transmission and Detection of Antibacterial Resistance Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali-Wen St-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,291 +2413,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivities to biological aerosol particle properties and ageing processes: potential implications for aerosol–cloud interactions and optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.3699-3724. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (11), pp.fiab144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3699-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166718v1</w:t>
+                <w:t xml:space="preserve">hal-03806312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivities to biological aerosol particle properties and ageing processes: potential implications for aerosol–cloud interactions and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Rossi</w:t>
+                <w:t xml:space="preserve">Minghui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Enault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97 (11), pp.fiab144. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.3699-3724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806312v1</w:t>
+                <w:t xml:space="preserve">hal-03166718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical formulation for multiple groups of primary biological ice nucleating particles from field observations over Amazonia</w:t>
               </w:r>
@@ -2817,90 +2817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation by bacteria in clouds: an underestimated sink for some organics in the atmospheric multiphase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,51 +3081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria and Algae in Clouds and Rain in the Area of puy de Dôme, Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin P Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3725,64 +3725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomic exploration of microbial functioning in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,77 +3993,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modulations of Pseudomonas graminis in response to H2O2 in cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Wirgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4261,77 +4261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloromethane Degradation in Soils: A Combined Microbial and Two-Dimensional Stable Isotope Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Kröber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Greule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4395,90 +4395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloromethane formation and degradation in the fern phyllosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Ninja Röhling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 634, pp.1278-1287. </w:t>
@@ -4529,51 +4529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for phenol biodegradation in cloud waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,559 +4644,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Processing and Variability of Biological Ice Nucleating Particles in Precipitation at Opme, France</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glwadys Pouzet</w:t>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Peghaire</w:t>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Aguès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Conen</w:t>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (12), </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (43), pp.e01199-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos8110229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654874v1</w:t>
+                <w:t xml:space="preserve">hal-01654935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active microorganisms thrive among extremely diverse communities in cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lallement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+                <w:t xml:space="preserve">Anne Oudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654935v1</w:t>
+                <w:t xml:space="preserve">hal-01598571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active microorganisms thrive among extremely diverse communities in cloud water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Pseudomonas graminis PDD-13b-3, a Model Strain Isolated from Cloud Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wirgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182869⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (26), pp.e00464-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00464-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598571v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Pseudomonas graminis PDD-13b-3, a Model Strain Isolated from Cloud Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Amato</w:t>
+                <w:t xml:space="preserve">Atmospheric Processing and Variability of Biological Ice Nucleating Particles in Precipitation at Opme, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glwadys Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wirgot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+                <w:t xml:space="preserve">Maxime Aguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Delort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Conen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (26), pp.e00464-17. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00464-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos8110229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654897v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Flow-Rate Impinger for the Study of Concentration, Viability, Metabolic Activity, and Ice-Nucleation Activity of Airborne Bacteria</w:t>
               </w:r>
@@ -5316,90 +5316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Pseudomonas syringae PDD-32b-74, a Model Strain for Ice-Nucleation Studies in the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (30), pp.e00742-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5573,617 +5573,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of microbial isolates from clouds toward simulated atmospheric stress factors.</w:t>
+                <w:t xml:space="preserve">Characterization of ice-nucleating bacteria using on-line electron impact ionization aerosol mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+                <w:t xml:space="preserve">R. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vinatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Abrantes</w:t>
+                <w:t xml:space="preserve">J. G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saathoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.662-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206712v1</w:t>
+                <w:t xml:space="preserve">hal-01206727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ice-nucleating bacteria using on-line electron impact ionization aerosol mass spectrometry.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of microbial isolates from clouds toward simulated atmospheric stress factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schaupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Amato</w:t>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Saathoff</w:t>
+                <w:t xml:space="preserve">Virginie Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.662-671. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206727v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival and ice nucleation activity of bacteria as aerosol in a cloud simulation chamber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Faure</w:t>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">Ottmar Möhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.4055-4082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-6455-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+                <w:t xml:space="preserve">hal-01206705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and ice nucleation activity of bacteria as aerosol in a cloud simulation chamber.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottmar Möhler</w:t>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (11), pp.4055-4082. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-6455-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206705v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of ice nuclei active at near 0°C temperatures in low-altitude clouds at the Puy de Dôme atmospheric station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6541,64 +6541,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,51 +6700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term features of cloud microbiology at the puy de Dôme (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,77 +6812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atmospheric conditions on ice nucleation activity of &amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6940,277 +6940,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide in natural cloud water: Sources and photoreactivity</w:t>
+                <w:t xml:space="preserve">A short overview of the microbial population in clouds: potential roles in atmospheric chemistry and nucleation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marinoni</w:t>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101, pp.256-263</w:t>
+              <w:t xml:space="preserve">, 2011, 98, pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598498v1</w:t>
+                <w:t xml:space="preserve">hal-00533963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short overview of the microbial population in clouds: potential roles in atmospheric chemistry and nucleation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen peroxide in natural cloud water: Sources and photoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Delort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98, pp.249-260</w:t>
+              <w:t xml:space="preserve">, 2011, 101, pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533963v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of methanol and formaldehyde by bacteria isolated from clouds. Comparison with radical chemistry</w:t>
               </w:r>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (33), pp.6093-6102. </w:t>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketa Muchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ruzicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.354-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Ariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.1073-1084. </w:t>
@@ -7859,286 +7859,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water : their biotransformation by micro-organisms</w:t>
+                <w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water: their biotransformation by micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Melhaoui</w:t>
+                <w:t xml:space="preserve">Amina Melaouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Martin-Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7, pp.4159-4169</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 7 (15), pp.4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-7-4159-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170717v1</w:t>
+                <w:t xml:space="preserve">hal-00328519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water: their biotransformation by micro-organisms</w:t>
+                <w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water : their biotransformation by micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amina Melaouhi</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Melhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Martin-Biesse</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (15), pp.4169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 7, pp.4159-4169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328519v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms isolated from the water phase of tropospheric clouds at the Puy de Dôme: major groups and growth abilities at low temperatures</w:t>
               </w:r>
@@ -8502,532 +8502,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First isolation and characterization of a bacterial strain that biotransforms mesotrione.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.255 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00198.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118436v1</w:t>
+                <w:t xml:space="preserve">insu-00375431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Faïn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katrine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.96 à 115</w:t>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381628v1</w:t>
+                <w:t xml:space="preserve">insu-00381216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.96 à 115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00375431v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First isolation and characterization of a bacterial strain that biotransforms mesotrione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrine Aspmo</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Temme</w:t>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.222-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381216v1</w:t>
+                <w:t xml:space="preserve">hal-00118436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and role of iron in cloud droplets at the puy de Dôme station.</w:t>
               </w:r>
@@ -9164,51 +9164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,146 +9264,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice nucleation active bacteria and bioprecipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Larouère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779621v1</w:t>
+                <w:t xml:space="preserve">hal-05591493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Biodegradation rates of Atmospheric Organics as a function of bacteria diversity using models of different complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Nuñez López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9422,1739 +9478,1739 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of viral genomes with high GC base proportion in atmospheric samples from Europe and Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Rahlff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Cockerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manja Marz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the aeromicrobiome through omics</w:t>
+                <w:t xml:space="preserve">Ice nucleation active bacteria and bioprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779288v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High debit sampling of airborne micro and nanoplastics in remote sea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the aeromicrobiome through omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149924v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High debit sampling of airborne micro and nanoplastics in remote sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149919v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial biodiversity and activity in the atmosphere (Invited conference).</w:t>
+                <w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synbio Day 2022 – Synthetic biology for the protection of our planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037511v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaérosols : des problématiques aux interfaces disciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de Chimie Atmosphérique LEFE-CHAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial aerosols in the outdoor atmosphere (Invited tutorial).</w:t>
+                <w:t xml:space="preserve">Microbial biodiversity and activity in the atmosphere (Invited conference).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference IAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Synbio Day 2022 – Synthetic biology for the protection of our planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032776v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolic activity measurements in clouds and precipitation at the puy de Dôme station (Central France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating microbial aerosols in the outdoor atmosphere (Invited tutorial).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Aerosol Conference IAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004009v1</w:t>
+                <w:t xml:space="preserve">hal-04032776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen compounds in different atmospheric compartments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial metabolic activity measurements in clouds and precipitation at the puy de Dôme station (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ghaffar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxence Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcello Brigante</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13217⟩</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004019v1</w:t>
+                <w:t xml:space="preserve">hal-03004009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of microbial cells between clouds and precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms thrive in clouds and interact with atmospheric processes.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of nitrogen compounds in different atmospheric compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ghaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lerembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Brigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549699v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microorganisms process organic aerosols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551961v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms process organic aerosols.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282398v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dôme, Central France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. A. Fennell</w:t>
+                <w:t xml:space="preserve">Potentiel role of the cloud microbiota in atmospheric chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wirgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aubière, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552247v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deixonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,1858 +11272,1802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t>
+                <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dôme, Central France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Freney</w:t>
+                <w:t xml:space="preserve">K. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bras</w:t>
+                <w:t xml:space="preserve">F. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Picard</w:t>
+                <w:t xml:space="preserve">C. Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Villani</w:t>
+                <w:t xml:space="preserve">D. A. Fennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551945v1</w:t>
+                <w:t xml:space="preserve">hal-02552247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel role of the cloud microbiota in atmospheric chemistry.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Microorganisms thrive in clouds and interact with atmospheric processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288855v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lallement</w:t>
+                <w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jaber</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Lebedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O.V. Polyakova</w:t>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry EMEC20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524463v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lallement</w:t>
+                <w:t xml:space="preserve">Biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saly Jaber</w:t>
+                <w:t xml:space="preserve">A.T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert T. Lebedev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">O.V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry (EMEC 20)</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry EMEC20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552010v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of phenols and phthalates as priority pollutants in cloud waters by GC×GC-TOF-MS: potential biodegradation of phenol and catechol by cloud microorganisms.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O.V. Polyakova</w:t>
+                <w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert T. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Environmental Chemistry (EMEC 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551919v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes thrive in clouds and interact with physic-chemical processes: from field observations to atmospheric models.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Peguilhan</w:t>
+                <w:t xml:space="preserve">Detection of phenols and phthalates as priority pollutants in cloud waters by GC×GC-TOF-MS: potential biodegradation of phenol and catechol by cloud microorganisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference of the American Association for Aerosol Research (AAAR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">47th IUPAC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551992v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bioaérosols.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Microbes thrive in clouds and interact with physic-chemical processes: from field observations to atmospheric models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique en écologie chimique – Application des approches "omics" à l’écologie chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">37th Annual Conference of the American Association for Aerosol Research (AAAR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549691v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des noyaux glaçogènes microbiens dans l'eau de nuage au Puy de Dôme (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bioaérosols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal, Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique en écologie chimique – Application des approches "omics" à l’écologie chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750330v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological ice nucleation activity in cloud water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Étude des noyaux glaçogènes microbiens dans l'eau de nuage au Puy de Dôme (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Hoose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">MicrobAERO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal, Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806971v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosol dispersion in relation with wastewater reuse for crop irrigation. (Experiments to understand emission processes with enteric virus and risks modeling)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Girardin</w:t>
+                <w:t xml:space="preserve">Biological ice nucleation activity in cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Krawczyk</w:t>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AGUFall Meeting AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">32. AAAR Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321462v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds as atmospheric oases for microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Bioaerosol dispersion in relation with wastewater reuse for crop irrigation. (Experiments to understand emission processes with enteric virus and risks modeling)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mourguy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vinatier</w:t>
+                <w:t xml:space="preserve">I Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th General Meeting of the American Society for Microbiology (ASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve"> AGUFall Meeting AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597368v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microorganismes des nuages: Jouent-ils un rôle dans la chimie atmosphérique et les précipitations ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">What have we learned from 10-year monitoring of cloud chemical composition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre des microbiologistes du pôle clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589270v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned from 10-year monitoring of cloud chemical composition?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Living microorganisms in clouds: their identifi cation and possible roles in cloud physicochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609919v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living microorganisms in clouds: their identifi cation and possible roles in cloud physicochemical processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clouds as atmospheric oases for microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mourguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">11th General Meeting of the American Society for Microbiology (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609967v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial implication in atmospheric chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les microorganismes des nuages: Jouent-ils un rôle dans la chimie atmosphérique et les précipitations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">8ème rencontre des microbiologistes du pôle clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609933v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of methanol and formaldehyde by bacteria isolated from clouds. Comparison with radical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13089,51 +13089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia. </w:t>
@@ -13147,152 +13147,182 @@
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of subzero metabolic activity on long-term microbial survival in terrestrial and extraterrestrial permafrost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial implication in atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Innsbruck, Institute of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493222v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t>
               </w:r>
@@ -13317,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13380,329 +13410,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloudborne microbial populations at the puy de Dôme (France) and their putative participation to atmospheric physico-chemical processes</w:t>
+                <w:t xml:space="preserve">Implications of subzero metabolic activity on long-term microbial survival in terrestrial and extraterrestrial permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Christner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Innsbruck, Institute of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493211v1</w:t>
+                <w:t xml:space="preserve">hal-00493222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microorganismes des nuages sont-ils des acteurs de la chimie atmosphérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloudborne microbial populations at the puy de Dôme (France) and their putative participation to atmospheric physico-chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">University of Innsbruck, Institute of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493304v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des conditions environnementales atmosphériques sur les capacités de glaciation et condensation de pseudomonas isolées d'eau de nuage et de la phyllosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13721,2244 +13725,2240 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial contribution to carbon chemistry in clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les microorganismes des nuages sont-ils des acteurs de la chimie atmosphérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Microbial Ecology (ISME-13, stewards of a changing planet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">8ème Congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493323v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les caractères physico-chimiques et le contenu microbien des nuages</w:t>
+                <w:t xml:space="preserve">Microbial contribution to carbon chemistry in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Microbial Ecology (ISME-13, stewards of a changing planet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452045v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformation of mercury by 3 yeasts isolated from Arctic snow. Implication for the mercury cycle in polar environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Relation entre les caractères physico-chimiques et le contenu microbien des nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438373v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">Biotransformation of mercury by 3 yeasts isolated from Arctic snow. Implication for the mercury cycle in polar environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cairns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAéro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818135v1</w:t>
+                <w:t xml:space="preserve">hal-00438373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Debroas</w:t>
+                <w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Raymond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Marloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">MicrobAéro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452051v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">S. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506403v1</w:t>
+                <w:t xml:space="preserve">hal-00452051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815759v1</w:t>
+                <w:t xml:space="preserve">hal-00506403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is microbiology an alternative route to photochemistry in atmospheric chemistry ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
+                <w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t>
+              <w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331913v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of ice-nucleation active microorganisms from cloud water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+                <w:t xml:space="preserve">Is microbiology an alternative route to photochemistry in atmospheric chemistry ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaitilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Aubière, France</w:t>
+              <w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331952v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of ice-nucleation acive Microrganisms from Cloud Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Isolation of ice-nucleation active microorganisms from cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232743v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of ice-nucleation acive microorganisms from cloud water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+                <w:t xml:space="preserve">Isolation of ice-nucleation acive Microrganisms from Cloud Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Pérugia, Italy</w:t>
+              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754078v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide in Natural Cloudwater: Sources and Photoreactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+                <w:t xml:space="preserve">Isolation of ice-nucleation acive microorganisms from cloud water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
+              <w:t xml:space="preserve">24. IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Pérugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232770v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of natural cloud water to photochemical processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Marioni</w:t>
+                <w:t xml:space="preserve">Hydrogen Peroxide in Natural Cloudwater: Sources and Photoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Zappoli</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOCAT 2006 - 1ère Rencontre Internationale de Photochimie, Photocatalyse et leurs Applications Environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506381v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology and atmospheric chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Foundation Exploratory Workshop "Microbiological Meteorology: working at the intersection of biology, physics and meteorology to understand and regulate the microbial component of weather"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136699v1</w:t>
+                <w:t xml:space="preserve">hal-00021197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5-year climatology of cloud droplets chemical composition from puy de Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General EGU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506421v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+                <w:t xml:space="preserve">Microbial population in clouds: implication on cloud chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021197v1</w:t>
+                <w:t xml:space="preserve">hal-00121723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Microbiology and atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Science Foundation Exploratory Workshop "Microbiological Meteorology: working at the intersection of biology, physics and meteorology to understand and regulate the microbial component of weather"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022971v1</w:t>
+                <w:t xml:space="preserve">hal-00136699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds: implication on cloud chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 5-year climatology of cloud droplets chemical composition from puy de Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General EGU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121723v1</w:t>
+                <w:t xml:space="preserve">hal-00506421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of biodegradation of organic substances in natural clouds from puy de Dôme.</w:t>
               </w:r>
@@ -16063,945 +16063,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between mercury and Arctic Bacteria in snow: implications on Hg cycle in polar areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of natural cloud water to photochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">A. Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barbante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">PHOTOCAT 2006 - 1ère Rencontre Internationale de Photochimie, Photocatalyse et leurs Applications Environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121726v1</w:t>
+                <w:t xml:space="preserve">hal-00506381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+                <w:t xml:space="preserve">Interaction between mercury and Arctic Bacteria in snow: implications on Hg cycle in polar areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Aerobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136907v1</w:t>
+                <w:t xml:space="preserve">hal-00121726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Marinoni</w:t>
+                <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Zappoli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union. EGU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th International Congress on Aerobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124132v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the biodegradative pathway of mesotrione by an isolated bacterial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCI "Pesticide Behaviour in Soils, Water and Air"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marius Parazols</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zappoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Union. EGU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121724v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
+                <w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128630v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Environmental technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17033,234 +17033,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 7BE, 210Pb, 210Po and 137Cs air concentrations in Ny-Ålesund (Svalbard) and during Arctic Ocean 2004 (CHIMERPOL project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on the Arctic Research and Seventh Ny-Alesund Scientific Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tokyo, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17279,909 +17279,1034 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Environmental technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysicochemistry of cloud water sampled at the Puy-de-Dôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Bari, Italy</w:t>
+              <w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137387v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesotrione biotransformation by a pure isolated bacterial strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Durand</w:t>
+                <w:t xml:space="preserve">Biophysicochemistry of cloud water sampled at the Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Environmental technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128439v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microbiologique des nuages du Puy de Dôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesotrione biotransformation by a pure isolated bacterial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Workshop "Environmental technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128788v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a Virtual Lambda Sensor on a Fixed Precision System</w:t>
+                <w:t xml:space="preserve">Etude microbiologique des nuages du Puy de Dôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parazols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.192-197</w:t>
+              <w:t xml:space="preserve">Journées de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181847v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of a Virtual Lambda Sensor on a Fixed Precision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cesario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DATE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138684v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORE-BEAM : biophysicochimie de la phase aqueuse du nuage, protocole d'étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ménager</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137407v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ORE-BEAM : biophysicochimie de la phase aqueuse du nuage, protocole d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18191,1370 +18316,1370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of formic and acetic acids is a significant atmospheric sink</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring metabolic acclimation of the cloud microflora to contrasting summer day and winter night conditions using metatranscriptomics and fluxomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vyscocil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6582⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149949v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring metabolic acclimation of the cloud microflora to contrasting summer day and winter night conditions using metatranscriptomics and fluxomics approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradation of formic and acetic acids is a significant atmospheric sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Nuñez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6196⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150031v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the loss of polycyclic hydrocarbons (PAHs) in soil and the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Bourhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atmosphere as an inoculator of a functional phyllosphere microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Lehours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of bioaerosol by physical, chemical, and biological ageing processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+                <w:t xml:space="preserve">Photochemistry versus biological activity towards organics in cloud water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132951v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry versus biological activity towards organics in cloud water.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Surface modification of bioaerosol by physical, chemical, and biological ageing processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zhang</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132945v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert T. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Polyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la réponse métabolique de Pseudomonas syringae 32b-74 isolée des nuages à une exposition sub –létale au mercure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dome, Central France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Fennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Microbe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic aerosol processing by bacteria: mass formation and loss.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Measurements of primary biological aerosol particles and ice nuclei at the Amazon Tall Tower Observatory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bingemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551188v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of primary biological aerosol particles and ice nuclei at the Amazon Tall Tower Observatory.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Organic aerosol processing by bacteria: mass formation and loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ervens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Phillips</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550969v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud metabolomics-Response to cold shock in bacteria originating from clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19586,51 +19711,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19640,104 +19765,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology of Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2017, 9781119132288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19747,788 +19872,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylotrophs and methylotroph populations for chloromethane degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Kröber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludmila Chistoserdova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methylotrophs and methylotroph communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.149-172, 2019, 978-1-912530-19-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21775/cimb.033.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and characterization of bioaerosols (offline techniques).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+                <w:t xml:space="preserve">Sampling techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brisebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frölich-Nowoisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">A;-M. Delort, P. Amato. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Delort, P. Amato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.49-82, 2017, 9781119132318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1c⟩</w:t>
+              <w:t xml:space="preserve">, Wiley, pp.23-48, 2017, 9781119132318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659469v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling techniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Main Biological aerosols, specificities, abundance and diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brisebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frölich-Nowoisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.-M. Delort, P. Amato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.23-48, 2017, 9781119132318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1b⟩</w:t>
+              <w:t xml:space="preserve">, Wiley, pp.3-22, 2017, 9781119132318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659466v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Biological aerosols, specificities, abundance and diversity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Quantification and characterization of bioaerosols (offline techniques).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frölich-Nowoisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brisebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duchaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">A.-M. Delort, P. Amato. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A;-M. Delort, P. Amato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology of aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.3-22, 2017, 9781119132318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1a⟩</w:t>
+              <w:t xml:space="preserve">, Wiley, pp.49-82, 2017, 9781119132318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119132318.ch1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659460v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds: a transient and stressing habitat for microorganisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.- M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wirgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Chénard, F. M. Lauro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecology of Extreme Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.215-245, 2017, 978-3-319-51686-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51686-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Metabolism in Low-temperature and Frozen Conditions in Cold-adapted Microorganism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isao Yumoto National Institute of Advanced Industrial Science and Technology, Sapporo, Japan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold-adapted microorganisms.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, Chapter 5 (invited), 2013, 978-1-908230-26-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20538,91 +20663,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés microbiennes de l'eau des nuages : implications dans la chimie atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20632,563 +20757,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contribution to nitrogen processing in the atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Phototrophy improves the aerial fitness in a photoheterotrophic Methylobacterium isolated from clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariline Théveniot</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgina Vernocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346774v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototrophy improves the aerial fitness in a photoheterotrophic Methylobacterium isolated from clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Bacterial contribution to nitrogen processing in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elena Gatta</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline Théveniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344310v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and perspectives: Using meta-omics to unravel biogeochemical changes from cell to planetary scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Abs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anshu Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Blankenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21200,345 +21325,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Pechlivanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Strepis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and methodological framework for the assessment of nucleic acids in airborne microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Péguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21550,279 +21675,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation by bacteria in clouds: An underestimated sink for some organics in the atmospheric multiphase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of biological particles and their ageing processes on aerosol radiative properties: Model sensitivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ervens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21832,151 +21957,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21986,114 +22111,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés microbiennes des nuages : implication dans la chimie atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Blaise Pascal - Clermont-Ferrand II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006CLF21712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00717327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId548"/>
+      <w:footerReference w:type="default" r:id="rId551"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22161,51 +22286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FCBF99E"/>
+    <w:nsid w:val="64EC0A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22392,51 +22517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>