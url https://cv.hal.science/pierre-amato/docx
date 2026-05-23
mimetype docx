--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,22231 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22180 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Amato </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3168-0398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112452140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8xrqo7EAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary science funding is more than ever a planetary priority: reflections from the Make Our Planet Great Again (MOPGA) program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Parmesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christhel Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (3), pp.e0000849. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pclm.0000849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance genes (ARGs) in sea surface aerosols over the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duchaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Dumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003, pp.180726. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-kingdom microbial assemblage modulates its metabolism under contrasted cloud conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vyskocil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (1), pp.ycaf200. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas and perspectives: Microorganisms in the air through the lenses of atmospheric chemistry and microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kifle Aregahegn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-2377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.80-85. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59655/nh52122995493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable bacteria in clouds at Réunion, tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-024-09819-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria in clouds biodegrade atmospheric formic and acetic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Nuñez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.5181 - 5198. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-5181-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aeromicrobiome: the selective and dynamic outer-layer of the Earth’s microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mathonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Nuñez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bourhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1186847. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1186847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of antibiotic resistance genes (ARGs) in clouds at a mountain site (puy de Dôme, central France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 865, pp.161264. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin P Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romie Tignat-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.220403. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of bacterial diversity in clouds and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.119635. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: The atmospheric microbiota II: Microbial biomarkers and imprint of biological activity in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.1055818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome of Sphingomonas aerolata PDD-32b-11, Isolated from Cloud Water at the Summit of Puy de Dôme, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nadalig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00684-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality genome of the basidiomycete yeast Dioszegia hungarica PDD-24b-2 isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Bleykasten-Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nadalig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.jkac282. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial ecology of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Casamayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (4), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuac009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance in the Environment: Towards Elucidating the Roles of Bioaerosols in Transmission and Detection of Antibacterial Resistance Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali-Wen St-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Badard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), pp.974. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics11070974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfalls sprinkle cloud bacterial diversity while scavenging biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (11), pp.fiab144. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiab144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivities to biological aerosol particle properties and ageing processes: potential implications for aerosol–cloud interactions and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.3699-3724. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-3699-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical formulation for multiple groups of primary biological ice nucleating particles from field observations over Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Patade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz G Bingemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2195-2220. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAS-D-20-0096.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation by bacteria in clouds: an underestimated sink for some organics in the atmospheric multiphase system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.3123-3141. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-3123-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of (NH4)2SO4 on the freezing properties of non-mineral dust ice-nucleating substances of atmospheric relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil E Worthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.14631-14648. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-14631-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romie Tignat-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol field measurements: Challenges and perspectives in outdoor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Sikoparija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruya Maki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.520-546. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1676395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global impact of bacterial processes on carbon mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.1777-1794. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-1777-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacteria and Algae in Clouds and Rain in the Area of puy de Dôme, Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin P Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna E Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (1), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01850-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatranscriptomic exploration of microbial functioning in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4383. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41032-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dommergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romie Tignat-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.243. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modulations of Pseudomonas graminis in response to H2O2 in cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Wirgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.12799. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49319-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloromethane formation and degradation in the fern phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Ninja Röhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 634, pp.1278-1287. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for phenol biodegradation in cloud waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (18), pp.5733 - 5744. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5733-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic study of the response to cold shock in a strain of Pseudomonas syringae isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-017-1295-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloromethane Degradation in Soils: A Combined Microbial and Two-Dimensional Stable Isotope Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Greule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.254-262. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.09.0358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eyheraguibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (43), pp.e01199-17. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active microorganisms thrive among extremely diverse communities in cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Pseudomonas graminis PDD-13b-3, a Model Strain Isolated from Cloud Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wirgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (26), pp.e00464-17. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00464-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Processing and Variability of Biological Ice Nucleating Particles in Precipitation at Opme, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glwadys Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Peghaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8110229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Flow-Rate Impinger for the Study of Concentration, Viability, Metabolic Activity, and Ice-Nucleation Activity of Airborne Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Gosewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runar Thyrhaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (19), pp.11224 - 11234. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Pseudomonas syringae PDD-32b-74, a Model Strain for Ice-Nucleation Studies in the Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (30), pp.e00742-17. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00742-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and risk modeling of airborne enteric viruses emitted from wastewater reused for irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 592 (592), pp.512-526. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ice-nucleating bacteria using on-line electron impact ionization aerosol mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saathoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.662-671. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of microbial isolates from clouds toward simulated atmospheric stress factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Abrantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and ice nucleation activity of bacteria as aerosol in a cloud simulation chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (11), pp.4055-4082. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6455-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of ice nuclei active at near 0°C temperatures in low-altitude clouds at the Puy de Dôme atmospheric station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.8185-8195. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-8185-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Charbouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.1485-1506. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of microbial activity on the oxidant capacity and organic carbon budget in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.559-564. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1205743110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.392 - 400. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term features of cloud microbiology at the puy de Dôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56, pp.88-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric conditions on ice nucleation activity of &amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.10667-10677. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10667-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short overview of the microbial population in clouds: potential roles in atmospheric chemistry and nucleation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen peroxide in natural cloud water: Sources and photoreactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101, pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of methanol and formaldehyde by bacteria isolated from clouds. Comparison with radical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomíra Husárová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (33), pp.6093-6102. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric chemistry of carboxylic acids: microbial implication versus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Charbouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.8721-8733. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-8721-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of microbial activity to carbon chemistry in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.23-29. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01127-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bacterial strains able to grow on the surface of oxidized polyethylene film containing prooxidant additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketa Muchova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ruzicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63, pp.354-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes : chemical interactions of primary biological aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Ariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1073-1084. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1073-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water: their biotransformation by micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Demeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Melaouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin-Biesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (15), pp.4169. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-7-4159-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fate for organic acids, formaldehyde and methanol in cloud water : their biotransformation by micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Demeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Melhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.4159-4169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An important oceanic source of micro-organisms for cloud water at the Puy de Dôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.8253-8263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms isolated from the water phase of tropospheric clouds at the Puy de Dôme: major groups and growth abilities at low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1574-6941.2006.00199.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Speciation and role of iron in cloud droplets at the puy de Dôme station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (3), pp.299-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (2), pp.255 - 264. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Aspmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Temme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe P. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faïn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59 (Special issue), pp.96 à 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00381628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isolation and characterization of a bacterial strain that biotransforms mesotrione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43, pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and role of iron in cloud droplets at the puy de Dôme station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otman Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.267-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population in cloud water at the Puy de Dôme: implications for the chemistry of clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (22), pp.4143-4153. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Réseau de Neurones Convolutifs (CNN) pour la classification des spores fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Larouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre AuDACES (Auvergne Développement d'Applications et Calcul en Environnement Scientifique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Delage, Jun 2025, Clermont-Ferrand (Université Clermont Auvergne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Biodegradation rates of Atmospheric Organics as a function of bacteria diversity using models of different complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Nuñez López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance of viral genomes with high GC base proportion in atmospheric samples from Europe and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Rahlff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Cockerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manja Marz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active bacteria and bioprecipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the aeromicrobiome through omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological signatures of water and fluxes from clouds to rivers at the watershed level in a natural context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leremboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), Austria. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High debit sampling of airborne micro and nanoplastics in remote sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Eyheraguibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds boost microbial activity in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biodiversity and activity in the atmosphere (Invited conference).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synbio Day 2022 – Synthetic biology for the protection of our planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaérosols : des problématiques aux interfaces disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de Chimie Atmosphérique LEFE-CHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating microbial aerosols in the outdoor atmosphere (Invited tutorial).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference IAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metabolic activity measurements in clouds and precipitation at the puy de Dôme station (Central France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Brissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of microbial cells between clouds and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen compounds in different atmospheric compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Brissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binta Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lerembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms process organic aerosols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dôme, Central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eyheraguibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deixonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yakovenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how aerosol properties influence atmospheric Ice nucleating particle number during the Puy de Dome ICe Nucleating Intercomparison Campaign (PICNIC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel role of the cloud microbiota in atmospheric chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wirgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms thrive in clouds and interact with atmospheric processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How aerosol size and chemical properties influence ice nuclei number concentration at a high-altitude site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Polyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Environmental Chemistry EMEC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert T. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Polyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting on Environmental Chemistry (EMEC 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of phenols and phthalates as priority pollutants in cloud waters by GC×GC-TOF-MS: potential biodegradation of phenol and catechol by cloud microorganisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Polyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes thrive in clouds and interact with physic-chemical processes: from field observations to atmospheric models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual Conference of the American Association for Aerosol Research (AAAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bioaérosols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique en écologie chimique – Application des approches "omics" à l’écologie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des noyaux glaçogènes microbiens dans l'eau de nuage au Puy de Dôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hoose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological ice nucleation activity in cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol dispersion in relation with wastewater reuse for crop irrigation. (Experiments to understand emission processes with enteric virus and risks modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGUFall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living microorganisms in clouds: their identifi cation and possible roles in cloud physicochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learned from 10-year monitoring of cloud chemical composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Charbouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds as atmospheric oases for microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th General Meeting of the American Society for Microbiology (ASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes des nuages: Jouent-ils un rôle dans la chimie atmosphérique et les précipitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontre des microbiologistes du pôle clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of methanol and formaldehyde by bacteria isolated from clouds. Comparison with radical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomíra Husárová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Traïkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial implication in atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Charbouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of subzero metabolic activity on long-term microbial survival in terrestrial and extraterrestrial permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Christner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Innsbruck, Institute of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloudborne microbial populations at the puy de Dôme (France) and their putative participation to atmospheric physico-chemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Innsbruck, Institute of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des conditions environnementales atmosphériques sur les capacités de glaciation et condensation de pseudomonas isolées d'eau de nuage et de la phyllosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes des nuages sont-ils des acteurs de la chimie atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial contribution to carbon chemistry in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Microbial Ecology (ISME-13, stewards of a changing planet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les caractères physico-chimiques et le contenu microbien des nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation of mercury by 3 yeasts isolated from Arctic snow. Implication for the mercury cycle in polar environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Environmental Chemistry (EMEC 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'activité et de la composition des communautés microbiennes dans l'eau non précipitante de la troposphere libre: approches moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Chaumerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is microbiology an alternative route to photochemistry in atmospheric chemistry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation active microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation acive Microrganisms from Cloud Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation acive microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pérugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Peroxide in Natural Cloudwater: Sources and Photoreactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC8 - 8th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population in clouds: implication on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of biodegradation of organic substances in natural clouds from puy de Dôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Flossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Foundation Exploratory Workshop "Microbiological Meteorology: working at the intersection of biology, physics and meteorology to understand and regulate the microbial component of weather"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-year climatology of cloud droplets chemical composition from puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General EGU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of natural cloud water to photochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zappoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHOTOCAT 2006 - 1ère Rencontre Internationale de Photochimie, Photocatalyse et leurs Applications Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between mercury and Arctic Bacteria in snow: implications on Hg cycle in polar areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cairns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Alpine and Polar Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the biodegradative pathway of mesotrione by an isolated bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI "Pesticide Behaviour in Soils, Water and Air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zappoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union. EGU 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensitivity of natural cloud water to photochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique "Chimie de l'Atmosphère"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical measurements in the cloud aqueous phase at the Puy de Dôme summit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marinoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop " Environmental technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population in clouds : implication on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of 7BE, 210Pb, 210Po and 137Cs air concentrations in Ny-Ålesund (Svalbard) and during Arctic Ocean 2004 (CHIMERPOL project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on the Arctic Research and Seventh Ny-Alesund Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Tokyo, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Environmental technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial population of clouds: implications on cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Accent Symposium: The Changing Chemical Climate of the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysicochemistry of cloud water sampled at the Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesotrione biotransformation by a pure isolated bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Environmental technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude microbiologique des nuages du Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parazols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a Virtual Lambda Sensor on a Fixed Precision System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cesario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pirozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE-BEAM : biophysicochimie de la phase aqueuse du nuage, protocole d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combourieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic acclimation of the cloud microflora to contrasting summer day and winter night conditions using metatranscriptomics and fluxomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vyscocil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the loss of polycyclic hydrocarbons (PAHs) in soil and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bourhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of formic and acetic acids is a significant atmospheric sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Nuñez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere as an inoculator of a functional phyllosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Lehours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry versus biological activity towards organics in cloud water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of bioaerosol by physical, chemical, and biological ageing processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential biodegradation of phenol and catechol by cloud microorganisms. Comparison with radical chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert T. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V. Polyakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la réponse métabolique de Pseudomonas syringae 32b-74 isolée des nuages à une exposition sub –létale au mercure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic Organisms in Clouds and Rain in the Area of puy de Dome, Central France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Fennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Microbe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of primary biological aerosol particles and ice nuclei at the Amazon Tall Tower Observatory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bingemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosol processing by bacteria: mass formation and loss.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ervens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud metabolomics-Response to cold shock in bacteria originating from clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013, 9th Annual Conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2017, 9781119132288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylotrophs and methylotroph populations for chloromethane degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bringel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Kröber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludmila Chistoserdova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methylotrophs and methylotroph communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, pp.149-172, 2019, 978-1-912530-19-9. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21775/cimb.033.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brisebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frölich-Nowoisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Delort, P. Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.23-48, 2017, 9781119132318. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119132318.ch1b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Biological aerosols, specificities, abundance and diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brisebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frölich-Nowoisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Delort, P. Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.3-22, 2017, 9781119132318. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119132318.ch1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of bioaerosols (offline techniques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frölich-Nowoisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brisebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A;-M. Delort, P. Amato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.49-82, 2017, 9781119132318. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119132318.ch1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: a transient and stressing habitat for microorganisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.- M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaïtilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wirgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Chénard, F. M. Lauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Ecology of Extreme Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.215-245, 2017, 978-3-319-51686-8. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51686-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Metabolism in Low-temperature and Frozen Conditions in Cold-adapted Microorganism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isao Yumoto National Institute of Advanced Industrial Science and Technology, Sapporo, Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold-adapted microorganisms.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, Chapter 5 (invited), 2013, 978-1-908230-26-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes de l'eau des nuages : implications dans la chimie atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophy improves the aerial fitness in a photoheterotrophic Methylobacterium isolated from clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Mazzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgina Vernocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial contribution to nitrogen processing in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mathonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Théveniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas and perspectives: Using meta-omics to unravel biogeochemical changes from cell to planetary scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Abs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and methodological framework for the assessment of nucleic acids in airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation by bacteria in clouds: An underestimated sink for some organics in the atmospheric multiphase system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of biological particles and their ageing processes on aerosol radiative properties: Model sensitivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ervens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes des nuages : implication dans la chimie atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Blaise Pascal - Clermont-Ferrand II, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006CLF21712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00717327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22286,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EC0A2F"/>
+    <w:nsid w:val="4DCF5CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22517,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-amato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-0398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112452140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8xrqo7EAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dumais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Turgeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180726" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Jarrige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyskocil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Dieme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifle Aregahegn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Judon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-024-09819-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez L&#243;pez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5181-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mathonat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Nu&#241;ez Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bourhane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1186847" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04300300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veillette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161264" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119635" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1055818" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00684-22" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831438v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Casamayor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pointing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali-Wen St-Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11070974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03166718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3699-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03160660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3123-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil E Worthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Yun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-14631-2021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-1777-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Correa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Judon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna E Fennell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01850-20" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41032-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Wirgot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49319-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaeger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Ninja R&#246;hling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.316" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lallement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tixier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5733-2018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;ka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1295-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Kr&#246;ber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Greule" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.09.0358" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Oudart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182869" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wirgot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Delort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00464-17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Pouzet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peghaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agu&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8110229" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gosewinkel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runar Thyrhaug" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00742-17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36FWPS79-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saathoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3573" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLJS0Q3B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206712v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinatier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR52DTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898958v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoose" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8185-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinatier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205743110" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717698v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaiani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651353v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;ra Hus&#225;rov&#225;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB297ZXR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maisonobe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-8721-2011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443780v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01127-09" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363378v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Koutny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Muchova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ruzicka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328519v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demeer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melaouhi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanella" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin-Biesse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-4159-2007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Melhaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2006.00199.X" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398482v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otman Abida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125803v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591493v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Larou&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1474" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779301v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Rahlff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Cockerton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Marz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6162" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779621v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6760" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149924v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ghiglione" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6536" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149919v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5151" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037511v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032776v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brissy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9131" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Mas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2876" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004019v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ghaffar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lerembourg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13217" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282398v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ervens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Fennell" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freney" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Baray" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288855v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549699v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551961v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaber" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lebedev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Polyakova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Jaber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T. Lebedev" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Polyakova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peguilhan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549691v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krawczyk" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597368v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589270v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609947v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609933v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493222v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Christner" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493211v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493304v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438373v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hennebelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cairns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452051v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331913v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232743v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021197v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021204v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136699v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506421v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506381v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marioni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zappoli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121726v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124132v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121724v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128414v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parazols" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128817v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128412v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128630v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137387v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128439v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128788v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesario" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Meglio" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirozzi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137407v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150031v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vyscocil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6196" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149999v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6568" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149949v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6582" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150016v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathonat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lehours" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vergne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6596" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132945v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaled" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289444v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288966v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaffar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551162v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Fennell" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550969v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patade" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bingemer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Phillips" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551188v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745241v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mendes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659447v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350630v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kolb" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.033.149" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659469v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1c" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.- M. Delort" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joly" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51686-8_10" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951134v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125649v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mazzei" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgina Vernocchi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gatta" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Th&#233;veniot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271307v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024825v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024848v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717327v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21712" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>