--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -252,1559 +252,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tree, many colonies: colony structure, breeding system and colonization events of host trees in tunnelling Melissotarsus ants</w:t>
+                <w:t xml:space="preserve">Bridgehead effect and multiple introductions shape the global invasion history of a termite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peeters</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Husseneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchu Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blab026⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01725-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508793v1</w:t>
+                <w:t xml:space="preserve">hal-03508809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct chemical blends produced by different reproductive castes in the subterranean termite Reticulitermes flavipes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct colony boundaries and larval discrimination in polygyne red imported fire ants ( Solenopsis invicta )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackenzie Kjeldgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Mcmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Bockoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83976-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508808v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Environmental Microbial Diversity on the Cuticle and in the Galleries of a Subterranean Termite Compared to Surrounding Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distinct chemical blends produced by different reproductive castes in the subterranean termite Reticulitermes flavipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjel Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01664-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508788v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and conquer: Multicolonial structure, nestmate recognition, and antagonistic behaviors in dense populations of the invasive ant Brachymyrmex patagonicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Shults</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.4874-4886. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in colony inbreeding does not influence susceptibility to a fungal pathogen in a termite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reduced Environmental Microbial Diversity on the Cuticle and in the Galleries of a Subterranean Termite Compared to Surrounding Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawni Crippen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7233⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (4), pp.1054-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01664-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508791v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent signatures of urban adaptation in a native, urban invader ant Tapinoma sessile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One tree, many colonies: colony structure, breeding system and colonization events of host trees in tunnelling Melissotarsus ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16188⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blab026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508806v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Set of Microsatellite Markers to Investigate Sexually Antagonistic Selection in the Invasive Ant Nylanderia fulva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Andre Eyer</w:t>
+                <w:t xml:space="preserve">Natural variation in colony inbreeding does not influence susceptibility to a fungal pathogen in a termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12070643⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.3072-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508796v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-Wide Elimination of Subterranean Termite Colonies Using a Novaluron Bait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Andre Eyer</w:t>
+                <w:t xml:space="preserve">Consistent signatures of urban adaptation in a native, urban invader ant Tapinoma sessile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Chura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anjel Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Buczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects12030192⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508790v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive human‐mediated jump dispersal within and across the native and introduced ranges of the invasive termite Reticulitermes flavipes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Set of Microsatellite Markers to Investigate Sexually Antagonistic Selection in the Invasive Ant Nylanderia fulva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12070643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356900v1</w:t>
+                <w:t xml:space="preserve">hal-03508796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding structure and invasiveness in social insects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Area-Wide Elimination of Subterranean Termite Colonies Using a Novaluron Bait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Shults</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.01.004⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508802v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct colony boundaries and larval discrimination in polygyne red imported fire ants ( Solenopsis invicta )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extensive human‐mediated jump dispersal within and across the native and introduced ranges of the invasive termite Reticulitermes flavipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joanie King</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander J Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura N L Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Shults</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16264⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (16), pp.3948-3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508807v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridgehead effect and multiple introductions shape the global invasion history of a termite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breeding structure and invasiveness in social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01725-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508809v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased genetic diversity from colony merging in termites does not improve survival against a fungal pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1972,90 +1972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The underdog invader: Breeding system and colony genetic structure of the dark rover ant ( Brachymyrmex patagonicus Mayr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elida Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.493-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,77 +2089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexually antagonistic selection promotes genetic divergence between males and females in an ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (48), pp.24157-24163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,438 +2187,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-colony genetic diversity differentially affects foraging, nest maintenance, and aggression in two species of harvester ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inbreeding tolerance as a pre‐adapted trait for invasion success in the invasive ant Brachyponera chinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Saar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
+                <w:t xml:space="preserve">Kenji Matsuura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Kilon-Kallner</w:t>
+                <w:t xml:space="preserve">Kazuya Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Hefetz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toshihisa Yashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32064-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508769v1</w:t>
+                <w:t xml:space="preserve">hal-03508773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear incongruences hamper species delimitation in the socially polymorphic desert ants of the Cataglyphis albicans group in Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (12), pp.1828-1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding tolerance as a pre‐adapted trait for invasion success in the invasive ant Brachyponera chinensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within-colony genetic diversity differentially affects foraging, nest maintenance, and aggression in two species of harvester ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Matsuura</w:t>
+                <w:t xml:space="preserve">Maya Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Vargo</w:t>
+                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Kobayashi</w:t>
+                <w:t xml:space="preserve">Tal Kilon-Kallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Hefetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihisa Yashiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inon Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32064-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508773v1</w:t>
+                <w:t xml:space="preserve">hal-03508769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercolonial structure of invasive populations of the tawny crazy ant Nylanderia fulva in the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryant Mcdowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,247 +2793,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined hybridization and mitochondrial capture shape complex phylogeographic patterns in hybridogenetic Cataglyphis desert ants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notes on Cataglyphis Foerster, 1850 of the bicolor species-group in Israel, with description of a new species (Hymenoptera: Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leniaud</w:t>
+                <w:t xml:space="preserve">Armin Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tinaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Aron</w:t>
+                <w:t xml:space="preserve">P.-A Eyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.020⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.109-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.221456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508767v1</w:t>
+                <w:t xml:space="preserve">hal-03508764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on Cataglyphis Foerster, 1850 of the bicolor species-group in Israel, with description of a new species (Hymenoptera: Formicidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined hybridization and mitochondrial capture shape complex phylogeographic patterns in hybridogenetic Cataglyphis desert ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Ionescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-A Eyer</w:t>
+                <w:t xml:space="preserve">S. Aron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.251-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2016.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.221456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03508764v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure génétique des sociétés et systèmes d’accouplement chez la fourmi Cataglyphis viatica (Fabricius 1787)</w:t>
               </w:r>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,77 +3153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridogenesis through thelytokous parthenogenesis in two C ataglyphis desert ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.947-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3269,51 +3269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polyethism in the polyandrous desert ant Cataglyphis cursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Freyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,103 +3405,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive human-mediated jump dispersal within and across the native and introduced ranges of the invasive termite Reticulitermes flavipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Eyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexander Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Shults</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3692,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vargo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Salin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjel Helms" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83976-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawni Crippen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01664-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Chura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thompson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7396" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bulmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Buczkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Eyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Richardson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Barreda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12030192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.01.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Kjeldgaard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Mcmichael" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bockoven" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Husseneder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchu Mo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01725-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61278-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Espinoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5917" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906568116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Kilon-Kallner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inon Scharf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32064-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kobayashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Yashiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14910" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryant Mcdowell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calcaterra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1336-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Eyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiner-Brodetzki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4W34S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ionescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Eyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.221456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFJ2GB9S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blumenfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Husseneder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchu Mo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01725-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Kjeldgaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Eyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Mcmichael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bockoven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie King" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Salin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjel Helms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vargo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83976-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Shults" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Chura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Moran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawni Crippen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01664-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bulmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Buczkowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Eyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Richardson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Barreda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12030192" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Blumenfeld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura N L Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61278-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Khimoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0741" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Espinoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5917" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1906568116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Matsuura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kobayashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Yashiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14910" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Hefetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Saar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Kilon-Kallner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inon Scharf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32064-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryant Mcdowell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Calcaterra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Fernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1336-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Eyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiner-Brodetzki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hefetz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.07.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ionescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Eyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.221456" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4W34S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pearcy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12141" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFJ2GB9S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Freyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>