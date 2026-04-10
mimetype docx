--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -208,779 +208,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of vocal tract articulators in real-time magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Extraction of 3D trajectories of mandibular condyles from 2D real-time MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+                <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Leclere</w:t>
+                <w:t xml:space="preserve">Guillaume Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 243 (2), pp.107907. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-024-01214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376938v1</w:t>
+                <w:t xml:space="preserve">hal-04618496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of 3D trajectories of mandibular condyles from 2D real-time MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of vocal tract articulators in real-time magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Paillart</w:t>
+                <w:t xml:space="preserve">Justine Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.131-140. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 243 (2), pp.107907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-024-01214-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618496v2</w:t>
+                <w:t xml:space="preserve">hal-04376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolved Dynamic 3D Reconstruction of the Vocal Tract during Natural Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for quantitative evaluation of mandibular condyles motion symmetricity from real-time MRI in the axial plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+                <w:t xml:space="preserve">Justine Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Laprie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Xavier Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (10), pp.233. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102, pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging9100233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373276v1</w:t>
+                <w:t xml:space="preserve">hal-04102135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of online non‐rigid motion correction for high‐resolution supine breast MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Super-Resolved Dynamic 3D Reconstruction of the Vocal Tract during Natural Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meullenet</w:t>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lena Nohava</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9100233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928441v1</w:t>
+                <w:t xml:space="preserve">hal-04373276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for quantitative evaluation of mandibular condyles motion symmetricity from real-time MRI in the axial plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Feasibility of online non‐rigid motion correction for high‐resolution supine breast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meullenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gillet</w:t>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dubernard</w:t>
+                <w:t xml:space="preserve">Lena Nohava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102, pp.115-125. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.2130-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2023.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102135v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of the complete vocal tract shape from the sequence of phonemes to be articulated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1014,103 +1014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal dataset of real-time 2D and static 3D MRI of healthy French speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.258. </w:t>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Myocardial Deformation Assessed by MR Feature Tracking in Groups of Patients With Ischemic Heart Disease”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,576 +1354,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Tongue Tip Velocity from Real-Time MRI and Phase-Contrast Cine-MRI in Consonant Production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupled transfer function model for the evaluation of implanted cables safety in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging6050031⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.991-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923466v1</w:t>
+                <w:t xml:space="preserve">hal-03181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tongue Delineation from MRI Images with a Convolutional Neural Network Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Measurement of Tongue Tip Velocity from Real-Time MRI and Phase-Contrast Cine-MRI in Consonant Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (14), pp.1115-1123. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1824090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6050031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962336v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Tongue Delineation from MRI Images with a Convolutional Neural Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús dos Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Guillou</w:t>
+                <w:t xml:space="preserve">Alexis Houssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (14), pp.1115-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1824090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180001v1</w:t>
+                <w:t xml:space="preserve">hal-02962336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled transfer function model for the evaluation of implanted cables safety in MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Kabil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84 (2), pp.991-999. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (4), pp.045004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.28146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181161v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic 3D cardiac cine MRI allows efficient sparse segmentation strategies based on 3D surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (5), pp.2665-2675. </w:t>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2147,90 +2147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Line Model of an Implanted Insulated Cable for Magnetic Resonance Imaging Radiofrequency Hazard Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (3), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomassin‐naggara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (4), pp.2588-2599. </w:t>
@@ -2392,493 +2392,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of subject-specific prediction of end-systolic time in MRI across a range of RR intervals</w:t>
+                <w:t xml:space="preserve">Lecture and analysis of the French decree 2016–1074 on protection of workers against risks due to electromagnetic fields exposure. Application to magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179011⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2017021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181049v1</w:t>
+                <w:t xml:space="preserve">hal-03181069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI ‘exposimetry’: how to analyze, compare and represent worker exposure to static magnetic field?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Piffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177 (4), pp.415-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rpd/ncx060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture and analysis of the French decree 2016–1074 on protection of workers against risks due to electromagnetic fields exposure. Application to magnetic resonance imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of subject-specific prediction of end-systolic time in MRI across a range of RR intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vetter</w:t>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2017021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03181069v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Reconstruction of Multiple Images and Motion in MRI: Application to Free-Breathing Myocardial T2 Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,103 +2929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143744. </w:t>
@@ -3057,606 +3057,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new method for cardiac tissue velocity measurements using MRI, comparison with echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Longitudinal myocardial peak velocities using high temporal resolution phase-contrast and simple averaging are comparable to tissue Doppler echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-013-0405-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00932140v1</w:t>
+                <w:t xml:space="preserve">hal-01727537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Urinary Obstruction: Evaluation of Dynamic Contrast-enhanced MR Urography for Measurement of Split Renal Function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a new method for cardiac tissue velocity measurements using MRI, comparison with echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726679v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00932140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Urinary Obstruction: Evaluation of Dynamic Contrast-enhanced MR Urography for Measurement of Split Renal Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Roeder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273 (3), pp.801 - 812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14131819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452712v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal myocardial peak velocities using high temporal resolution phase-contrast and simple averaging are comparable to tissue Doppler echocardiography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+                <w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Marçon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (3), pp.211 - 218. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-013-0405-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727537v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physiological Heart Rate variability on quantitative T2 measurement with ECG-gated Fast Spin Echo (FSE) sequence and its retrospective correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion De Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (9), pp.1559-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface–length index: a novel index for rapid detection of right ventricles with abnormal ejection fraction using cardiac MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Stos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2383 - 2391. </w:t>
@@ -3861,90 +3861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective interest of T2 mapping and diffusion tensor imaging in assessing porcine knee cartilage with MR at 3 Teslas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.263-72. </w:t>
@@ -3976,350 +3976,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive MRI analysis of early cardiac and vascular remodeling in middle-aged patients with abdominal obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of right ventricle volumes and function by cardiac MRI: quantification of the regional and global interobserver variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Joly</w:t>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e32834f6f3f⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (6), pp.1740-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.23143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179982v1</w:t>
+                <w:t xml:space="preserve">inserm-00800344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of right ventricle volumes and function by cardiac MRI: quantification of the regional and global interobserver variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive MRI analysis of early cardiac and vascular remodeling in middle-aged patients with abdominal obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kearney-Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Micard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bailiang Chen</w:t>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.23143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0b013e32834f6f3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00800344v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-breathing imaging of the heart using 2D cine-GRICS (generalized reconstruction by inversion of coupled systems) with assessment of ventricular volumes and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion compensated generalized reconstruction for free-breathing dynamic contrast-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,623 +4520,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction from free-breathing cardiac MRI data using reproducing kernel Hilbert spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Cîndea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 63 (1), pp.59-67. </w:t>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.1760-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.22170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00605759v1</w:t>
+                <w:t xml:space="preserve">hal-00545837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Fernandez</w:t>
+                <w:t xml:space="preserve">Reconstruction from free-breathing cardiac MRI data using reproducing kernel Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cîndea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Gilles Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélène Lohézic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64 (6), pp.1760-1771. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 63 (1), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.22566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00545837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00605759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized reconstruction by inversion of coupled systems (GRICS) applied to free-breathing MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Generalized MRI reconstruction including elastic physiological motion and coil sensitivity encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cîndea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (1), pp.146-57. </w:t>
+              <w:t xml:space="preserve">, 2008, 59 (6), pp.1401-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311698v1</w:t>
+                <w:t xml:space="preserve">inserm-00311700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized MRI reconstruction including elastic physiological motion and coil sensitivity encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Generalized reconstruction by inversion of coupled systems (GRICS) applied to free-breathing MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pasquier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 59 (6), pp.1401-11. </w:t>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.146-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311700v1</w:t>
+                <w:t xml:space="preserve">inserm-00311698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Cancellation Signal Processing Method and Computer System for Improved Real-Time Electrocardiogram Artifact Correction During MRI Data Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdric Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Abacherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing by NMR the Effect of Surface Charges on the Chemisorption Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Ansermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO chemisorption on platinum and palladium electrode studied by nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ansermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,51 +5407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">103Rh NMR in small rhodium particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsu Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopic Study of the Electrochemical Oxidation Product of Methanol on Platinum Black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oldfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,64 +5882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Reconstruction of the Tongue Contour Through Acoustic to Articulatory Inversion Using Real-Time MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5967,226 +5967,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Complete Vocal Tract Contour Through Acoustic to Articulatory Inversion Using Real-Time MRI Data</w:t>
+                <w:t xml:space="preserve">Inversion acoustique-articulatoire complète du conduit vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293831v1</w:t>
+                <w:t xml:space="preserve">hal-05365395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion acoustique-articulatoire complète du conduit vocal</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Complete Vocal Tract Contour Through Acoustic to Articulatory Inversion Using Real-Time MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.978-982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365395v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are glottalic mechanisms in Human Beatboxing really glottalic ?</w:t>
               </w:r>
@@ -6211,64 +6211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Seminar of Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
@@ -6297,103 +6297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the temporal evolution of the vocal tract shape with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic</w:t>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam / Virtual, Netherlands. </w:t>
@@ -6681,103 +6681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of the vocal tract shape from the sequence of phonemes to be articulated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,674 +6805,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesize MRI vocal tract data during CV production</w:t>
+                <w:t xml:space="preserve">Vocal tract sagittal slices estimation from MRI midsagittal slices during speech production of CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090873v1</w:t>
+                <w:t xml:space="preserve">hal-03090865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the tongue contours in rt-MRI films with an autoencoder DNN approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesize MRI vocal tract data during CV production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090859v1</w:t>
+                <w:t xml:space="preserve">hal-03090873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Silence MR Image to Synthesise Dynamic MRI Vocal Tract Data of CV</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracking the tongue contours in rt-MRI films with an autoencoder DNN approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Houssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shangaï / Virtual, China</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090808v1</w:t>
+                <w:t xml:space="preserve">hal-03090859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract sagittal slices estimation from MRI midsagittal slices during speech production of CV</w:t>
+                <w:t xml:space="preserve">Using Silence MR Image to Synthesise Dynamic MRI Vocal Tract Data of CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shangaï / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090865v1</w:t>
+                <w:t xml:space="preserve">hal-03090808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of head posture on phonation of French vowels</w:t>
+                <w:t xml:space="preserve">Acoustic impacts of geometric approximation at the level of velum and epiglottis on French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - Proceedings of International Congress of Phonetic Sciences</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180486v1</w:t>
+                <w:t xml:space="preserve">hal-02180566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between 2D and 3D models for speech production: a study of French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7491,545 +7491,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Evaluation of Simplifying Hypotheses Used in Articulatory Synthesis</w:t>
+                <w:t xml:space="preserve">Effect of head posture on phonation of French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - Proceedings of International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180617v1</w:t>
+                <w:t xml:space="preserve">hal-02180486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Real-Time MRI Articulatory Corpus of French for Speech Research</w:t>
+                <w:t xml:space="preserve">Acoustic Evaluation of Simplifying Hypotheses Used in Articulatory Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167756v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a method of dynamic vocal tract shapes generation by combining static 3D and dynamic 2D MRI speech data</w:t>
+                <w:t xml:space="preserve">A Multimodal Real-Time MRI Articulatory Corpus of French for Speech Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181333v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic impacts of geometric approximation at the level of velum and epiglottis on French vowels</w:t>
+                <w:t xml:space="preserve">Towards a method of dynamic vocal tract shapes generation by combining static 3D and dynamic 2D MRI speech data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180566v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centerline articulatory models of the velum and epiglottis for articulatory synthesis of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8063,90 +8063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory model of the epiglottis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8165,321 +8165,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition temps-réel de données articulatoires par IRM : application à la synthèse par copie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">High spatiotemporal cineMRI films using compressed sensing for acquiring articulatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Signal Processing Conference - EUSIPCO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314313v2</w:t>
+                <w:t xml:space="preserve">hal-01372320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatiotemporal cineMRI films using compressed sensing for acquiring articulatory data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Acquisition temps-réel de données articulatoires par IRM : application à la synthèse par copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference - EUSIPCO2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372320v1</w:t>
+                <w:t xml:space="preserve">hal-01314313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-Corrected, Super-Resolution Reconstruction for High-Resolution 3D Cardiac Cine MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Medical Image Computing and Computer-Assisted Intervention – MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.435-442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8513,90 +8513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First attempt to motion corrected flow encoding using free-breathing phase-contrast CINE MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Andre Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual SCMR Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.W53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8768,90 +8768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat to Beat Management of Heart Cycle Changes for Black Blood Imaging in End-Systolic Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Kitzbuhel, Austria</w:t>
@@ -8893,90 +8893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Huriet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
@@ -9018,90 +9018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9130,103 +9130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Heart Rate Prediction for Black-Blood Systolic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9255,103 +9255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free breathing black-blood systolic imaging using heart rate prediction and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9393,90 +9393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
@@ -9518,90 +9518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Huriet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
@@ -9630,90 +9630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Prediction of RR interval for online MR parameters changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Oster</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9787,103 +9787,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound synchronization and motion compensated reconstruction for speech Cine MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2015 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9908,103 +9908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation vocale et mouvement compensé en reconstruction pour une ciné IRM de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10029,77 +10029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Cine SSFP with optical microphone synchronization and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,90 +10186,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New transmission line model of an insulated cable embedded in gel for MRI radiofrequency interaction hazard evaluation as an alternative to the transfer function model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10377,51 +10377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85CC6827"/>
+    <w:nsid w:val="C74BA92B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10608,51 +10608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-andre-vuissoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3519-1743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145846946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leclere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107907" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618496v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lecl&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01214-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9100233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meullenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nohava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.05.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03650212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01041-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6050031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Houssard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1824090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kabil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2852303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Delbany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin&#8208;naggara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Piffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-35S61ZH8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#231;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0405-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Roquefeuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH5QCDMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2851-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F4WL4D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834f6f3f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2021210BCB08B3481564B1153C6EFC10D1A936/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelene Lohezic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Benhadid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Codreanu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22644" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21623" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdric Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Abacherli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Zientara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889174" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieckowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ansermet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wieckowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00262-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3C02A44D4865766312253D41F9B5A025A5A25B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiwi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Klink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(96)01345-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A30A119D49A7867D174B399E5CF2B60CDD1A95B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Day" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franaszczuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oldfield" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A603611B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-71D05CFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962490u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JFB8PDW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888721" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-963" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais-Underdown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04209848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Dourou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287834" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Tsukanova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180566v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553416" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314313v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760469" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_52" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Vuissoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-14-S1-W53" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494478v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-andre-vuissoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3519-1743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145846946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618496v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01214-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ribeiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leclere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9100233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meullenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nohava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29768" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03650212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01041-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6050031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Houssard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1824090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2852303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Delbany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin&#8208;naggara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vetter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-35S61ZH8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Piffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0405-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Roquefeuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH5QCDMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2851-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F4WL4D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2021210BCB08B3481564B1153C6EFC10D1A936/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834f6f3f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelene Lohezic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Benhadid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Codreanu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22644" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21623" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdric Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Abacherli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Zientara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889174" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieckowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ansermet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wieckowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00262-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3C02A44D4865766312253D41F9B5A025A5A25B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiwi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Klink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(96)01345-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A30A119D49A7867D174B399E5CF2B60CDD1A95B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Day" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franaszczuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oldfield" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A603611B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-71D05CFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962490u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JFB8PDW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888721" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-963" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais-Underdown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04209848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Dourou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287834" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Tsukanova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553416" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760469" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314313v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_52" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Vuissoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-14-S1-W53" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494478v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>