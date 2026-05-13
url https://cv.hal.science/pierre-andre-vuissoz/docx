--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -208,779 +208,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of 3D trajectories of mandibular condyles from 2D real-time MRI</w:t>
+                <w:t xml:space="preserve">Automatic segmentation of vocal tract articulators in real-time magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Paillart</w:t>
+                <w:t xml:space="preserve">Justine Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.131-140. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 243 (2), pp.107907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-024-01214-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618496v2</w:t>
+                <w:t xml:space="preserve">hal-04376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of vocal tract articulators in real-time magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of 3D trajectories of mandibular condyles from 2D real-time MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+                <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Leclere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guillaume Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 243 (2), pp.107907. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-024-01214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376938v1</w:t>
+                <w:t xml:space="preserve">hal-04618496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for quantitative evaluation of mandibular condyles motion symmetricity from real-time MRI in the axial plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super-Resolved Dynamic 3D Reconstruction of the Vocal Tract during Natural Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102, pp.115-125. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2023.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9100233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102135v1</w:t>
+                <w:t xml:space="preserve">hal-04373276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolved Dynamic 3D Reconstruction of the Vocal Tract during Natural Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feasibility of online non‐rigid motion correction for high‐resolution supine breast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Camille Meullenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Laprie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Marc Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Nohava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging9100233⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.2130-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373276v1</w:t>
+                <w:t xml:space="preserve">hal-04928441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of online non‐rigid motion correction for high‐resolution supine breast MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Methodology for quantitative evaluation of mandibular condyles motion symmetricity from real-time MRI in the axial plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fauvel</w:t>
+                <w:t xml:space="preserve">Romain Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Nohava</w:t>
+                <w:t xml:space="preserve">Xavier Dubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 90 (5), pp.2130-2143. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102, pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928441v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of the complete vocal tract shape from the sequence of phonemes to be articulated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1014,103 +1014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal dataset of real-time 2D and static 3D MRI of healthy French speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.258. </w:t>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Myocardial Deformation Assessed by MR Feature Tracking in Groups of Patients With Ischemic Heart Disease”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,576 +1354,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled transfer function model for the evaluation of implanted cables safety in MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measurement of Tongue Tip Velocity from Real-Time MRI and Phase-Contrast Cine-MRI in Consonant Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6050031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181161v1</w:t>
+                <w:t xml:space="preserve">hal-02923466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Tongue Tip Velocity from Real-Time MRI and Phase-Contrast Cine-MRI in Consonant Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic Tongue Delineation from MRI Images with a Convolutional Neural Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Houssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (5), pp.31. </w:t>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (14), pp.1115-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging6050031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1824090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923466v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tongue Delineation from MRI Images with a Convolutional Neural Network Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Turpault</w:t>
+                <w:t xml:space="preserve">Jesús dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Houssard</w:t>
+                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08839514.2020.1824090⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (4), pp.045004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962336v1</w:t>
+                <w:t xml:space="preserve">hal-03180001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband electrocardiogram acquisition for improved suppression of MRI gradient artifacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled transfer function model for the evaluation of implanted cables safety in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Petitmangin</w:t>
+                <w:t xml:space="preserve">Julie Kabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (4), pp.045004. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.991-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ab7b8e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180001v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic 3D cardiac cine MRI allows efficient sparse segmentation strategies based on 3D surface reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (5), pp.2665-2675. </w:t>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2147,90 +2147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Line Model of an Implanted Insulated Cable for Magnetic Resonance Imaging Radiofrequency Hazard Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (3), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomassin‐naggara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (4), pp.2588-2599. </w:t>
@@ -2392,493 +2392,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture and analysis of the French decree 2016–1074 on protection of workers against risks due to electromagnetic fields exposure. Application to magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI ‘exposimetry’: how to analyze, compare and represent worker exposure to static magnetic field?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delmas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+                <w:t xml:space="preserve">Joris Piffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2017021⟩</w:t>
+              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.415-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rpd/ncx060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181069v1</w:t>
+                <w:t xml:space="preserve">hal-03181057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI ‘exposimetry’: how to analyze, compare and represent worker exposure to static magnetic field?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pasquier</w:t>
+                <w:t xml:space="preserve">Accuracy of subject-specific prediction of end-systolic time in MRI across a range of RR intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Protection Dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rpd/ncx060⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181057v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of subject-specific prediction of end-systolic time in MRI across a range of RR intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture and analysis of the French decree 2016–1074 on protection of workers against risks due to electromagnetic fields exposure. Application to magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
+                <w:t xml:space="preserve">D. Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2017021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181049v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Reconstruction of Multiple Images and Motion in MRI: Application to Free-Breathing Myocardial T2 Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,103 +2929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is High Temporal Resolution Achievable for Paediatric Cardiac Acquisitions during Several Heart Beats? Illustration with Cardiac Phase Contrast Cine-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143744. </w:t>
@@ -3057,606 +3057,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal myocardial peak velocities using high temporal resolution phase-contrast and simple averaging are comparable to tissue Doppler echocardiography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Towards a new method for cardiac tissue velocity measurements using MRI, comparison with echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727537v1</w:t>
+                <w:t xml:space="preserve">inserm-00932140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new method for cardiac tissue velocity measurements using MRI, comparison with echocardiography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronic Urinary Obstruction: Evaluation of Dynamic Contrast-enhanced MR Urography for Measurement of Split Renal Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 273 (3), pp.801 - 812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14131819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00932140v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Urinary Obstruction: Evaluation of Dynamic Contrast-enhanced MR Urography for Measurement of Split Renal Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">Emilie Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14131819⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726679v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Response of Superparamagnetic Iron Oxide Labeling on Mesenchymal Stem Cells Chondrogenic Differentiation: A Multi-Scale In Vitro Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gambier</w:t>
+                <w:t xml:space="preserve">Longitudinal myocardial peak velocities using high temporal resolution phase-contrast and simple averaging are comparable to tissue Doppler echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+                <w:t xml:space="preserve">François Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.211 - 218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-013-0405-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452712v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physiological Heart Rate variability on quantitative T2 measurement with ECG-gated Fast Spin Echo (FSE) sequence and its retrospective correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion De Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Escanyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (9), pp.1559-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface–length index: a novel index for rapid detection of right ventricles with abnormal ejection fraction using cardiac MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Stos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (9), pp.2383 - 2391. </w:t>
@@ -3861,90 +3861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective interest of T2 mapping and diffusion tensor imaging in assessing porcine knee cartilage with MR at 3 Teslas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.263-72. </w:t>
@@ -3982,51 +3982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of right ventricle volumes and function by cardiac MRI: quantification of the regional and global interobserver variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,64 +4262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-breathing imaging of the heart using 2D cine-GRICS (generalized reconstruction by inversion of coupled systems) with assessment of ventricular volumes and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion compensated generalized reconstruction for free-breathing dynamic contrast-enhanced MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Codreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,623 +4520,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction from free-breathing cardiac MRI data using reproducing kernel Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Oster</w:t>
+                <w:t xml:space="preserve">Nicolae Cîndea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélène Lohézic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Mandry</w:t>
+                <w:t xml:space="preserve">Gilles Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 64 (6), pp.1760-1771. </w:t>
+              <w:t xml:space="preserve">, 2010, 63 (1), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.22566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545837v1</w:t>
+                <w:t xml:space="preserve">inserm-00605759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction from free-breathing cardiac MRI data using reproducing kernel Hilbert spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
+                <w:t xml:space="preserve">Adaptive Black Blood Fast Spin Echo for End-Systolic Rest Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+                <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maélène Lohézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 63 (1), pp.59-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.22170⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 64 (6), pp.1760-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00605759v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized MRI reconstruction including elastic physiological motion and coil sensitivity encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Generalized reconstruction by inversion of coupled systems (GRICS) applied to free-breathing MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 59 (6), pp.1401-11. </w:t>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.146-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311700v1</w:t>
+                <w:t xml:space="preserve">inserm-00311698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized reconstruction by inversion of coupled systems (GRICS) applied to free-breathing MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Generalized MRI reconstruction including elastic physiological motion and coil sensitivity encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Cîndea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 60 (1), pp.146-57. </w:t>
+              <w:t xml:space="preserve">, 2008, 59 (6), pp.1401-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00311698v1</w:t>
+                <w:t xml:space="preserve">inserm-00311700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Cancellation Signal Processing Method and Computer System for Improved Real-Time Electrocardiogram Artifact Correction During MRI Data Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cdric Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Abacherli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing by NMR the Effect of Surface Charges on the Chemisorption Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Ansermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,51 +5291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO chemisorption on platinum and palladium electrode studied by nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ansermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,51 +5407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">103Rh NMR in small rhodium particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsu Yonezawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopic Study of the Electrochemical Oxidation Product of Methanol on Platinum Black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oldfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,64 +5882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Reconstruction of the Tongue Contour Through Acoustic to Articulatory Inversion Using Real-Time MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,64 +5986,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion acoustique-articulatoire complète du conduit vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6081,64 +6081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the Complete Vocal Tract Contour Through Acoustic to Articulatory Inversion Using Real-Time MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.978-982, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,64 +6211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Seminar of Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
@@ -6297,103 +6297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the temporal evolution of the vocal tract shape with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague (CZ), Czech Republic</w:t>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Demolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam / Virtual, Netherlands. </w:t>
@@ -6681,103 +6681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the prediction of the vocal tract shape from the sequence of phonemes to be articulated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Ribeiro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,674 +6805,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal tract sagittal slices estimation from MRI midsagittal slices during speech production of CV</w:t>
+                <w:t xml:space="preserve">Synthesize MRI vocal tract data during CV production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090865v1</w:t>
+                <w:t xml:space="preserve">hal-03090873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesize MRI vocal tract data during CV production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Tracking the tongue contours in rt-MRI films with an autoencoder DNN approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Houssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090873v1</w:t>
+                <w:t xml:space="preserve">hal-03090859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the tongue contours in rt-MRI films with an autoencoder DNN approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using Silence MR Image to Synthesise Dynamic MRI Vocal Tract Data of CV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis K Douros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shangaï / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090859v1</w:t>
+                <w:t xml:space="preserve">hal-03090808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Silence MR Image to Synthesise Dynamic MRI Vocal Tract Data of CV</w:t>
+                <w:t xml:space="preserve">Vocal tract sagittal slices estimation from MRI midsagittal slices during speech production of CV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ajinkya Kulkarni</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysanthi Dourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shangaï / Virtual, China</w:t>
+              <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Providence / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090808v1</w:t>
+                <w:t xml:space="preserve">hal-03090865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic impacts of geometric approximation at the level of velum and epiglottis on French vowels</w:t>
+                <w:t xml:space="preserve">Effect of head posture on phonation of French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - Proceedings of International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180566v1</w:t>
+                <w:t xml:space="preserve">hal-02180486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between 2D and 3D models for speech production: a study of French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7491,545 +7491,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of head posture on phonation of French vowels</w:t>
+                <w:t xml:space="preserve">Acoustic Evaluation of Simplifying Hypotheses Used in Articulatory Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Laprie</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2019 - Proceedings of International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180486v1</w:t>
+                <w:t xml:space="preserve">hal-02180617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Evaluation of Simplifying Hypotheses Used in Articulatory Synthesis</w:t>
+                <w:t xml:space="preserve">A Multimodal Real-Time MRI Articulatory Corpus of French for Speech Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 - 23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180617v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Real-Time MRI Articulatory Corpus of French for Speech Research</w:t>
+                <w:t xml:space="preserve">Towards a method of dynamic vocal tract shapes generation by combining static 3D and dynamic 2D MRI speech data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyna Isaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Felblinger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167756v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a method of dynamic vocal tract shapes generation by combining static 3D and dynamic 2D MRI speech data</w:t>
+                <w:t xml:space="preserve">Acoustic impacts of geometric approximation at the level of velum and epiglottis on French vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis K Douros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ICPhS 2019 - International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181333v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centerline articulatory models of the velum and epiglottis for articulatory synthesis of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8063,90 +8063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory model of the epiglottis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Tsukanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8165,321 +8165,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatiotemporal cineMRI films using compressed sensing for acquiring articulatory data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Acquisition temps-réel de données articulatoires par IRM : application à la synthèse par copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference - EUSIPCO2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372320v1</w:t>
+                <w:t xml:space="preserve">hal-01314313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition temps-réel de données articulatoires par IRM : application à la synthèse par copie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">High spatiotemporal cineMRI films using compressed sensing for acquiring articulatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique (CFA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Signal Processing Conference - EUSIPCO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314313v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-Corrected, Super-Resolution Reconstruction for High-Resolution 3D Cardiac Cine MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Medical Image Computing and Computer-Assisted Intervention – MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.435-442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8513,90 +8513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First attempt to motion corrected flow encoding using free-breathing phase-contrast CINE MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Andre Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual SCMR Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.W53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8768,90 +8768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat to Beat Management of Heart Cycle Changes for Black Blood Imaging in End-Systolic Rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Kitzbuhel, Austria</w:t>
@@ -8893,90 +8893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'imagerie du ventricule droit en IRM cardiaque en « sang noir » par une méthode adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Huriet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Nancy, France</w:t>
@@ -9018,90 +9018,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Trigger Delay Using a Predictive Model Applied to Black Blood Fast Spin Echo Cardiac Imaging in Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9130,103 +9130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Heart Rate Prediction for Black-Blood Systolic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9255,103 +9255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free breathing black-blood systolic imaging using heart rate prediction and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
@@ -9393,90 +9393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Lille, France</w:t>
@@ -9518,90 +9518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation Adaptative Utilisant un Modèle Prédictif : Applications à l'Imagerie Cardiaque par Résonance Magnétique en Sang Noir et en Systole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélène Lohézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Claude Huriet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t>
@@ -9630,90 +9630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Prediction of RR interval for online MR parameters changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9787,103 +9787,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound synchronization and motion compensated reconstruction for speech Cine MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2015 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9908,103 +9908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation vocale et mouvement compensé en reconstruction pour une ciné IRM de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10029,77 +10029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Cine SSFP with optical microphone synchronization and motion compensated reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,90 +10186,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New transmission line model of an insulated cable embedded in gel for MRI radiofrequency interaction hazard evaluation as an alternative to the transfer function model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Pav Vuissoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Felblinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10377,51 +10377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C74BA92B"/>
+    <w:nsid w:val="428BDCDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10608,51 +10608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-andre-vuissoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3519-1743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145846946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618496v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lecl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01214-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ribeiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leclere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9100233" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meullenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nohava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29768" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03650212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01041-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6050031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Houssard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1824090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2852303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Delbany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin&#8208;naggara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vetter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-35S61ZH8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Piffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#231;on" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0405-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Roquefeuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH5QCDMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2851-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F4WL4D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2021210BCB08B3481564B1153C6EFC10D1A936/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834f6f3f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelene Lohezic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Benhadid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Codreanu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22644" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21623" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdric Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Abacherli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Zientara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889174" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieckowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ansermet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wieckowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00262-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3C02A44D4865766312253D41F9B5A025A5A25B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiwi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Klink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(96)01345-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A30A119D49A7867D174B399E5CF2B60CDD1A95B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Day" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franaszczuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oldfield" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A603611B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-71D05CFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962490u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JFB8PDW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888721" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-963" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais-Underdown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04209848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Dourou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287834" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Tsukanova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553416" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760469" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314313v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_52" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Vuissoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-14-S1-W53" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494478v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-andre-vuissoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3519-1743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145846946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04376938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyna Isaieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leclere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107907" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618496v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lecl&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paillart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-024-01214-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9100233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meullenet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fauvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nohava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.05.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03650212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis K Douros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01041-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varoquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vuissoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.06.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6050031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Houssard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839514.2020.1824090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s dos Reis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Petitmangin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab7b8e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kabil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bustin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2852303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Delbany" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomassin&#8208;naggara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Piffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vetter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2017021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-35S61ZH8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Escany&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Marie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2463088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01330830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Hossu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143744" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prigent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14131819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Goebel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gambier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098451" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mar&#231;on" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-013-0405-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De Roquefeuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH5QCDMC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2851-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4F4WL4D2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800344v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A2021210BCB08B3481564B1153C6EFC10D1A936/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kearney-Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0b013e32834f6f3f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelene Lohezic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Benhadid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.22818" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Codreanu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Felblinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22644" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00545837v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;l&#232;ne Loh&#233;zic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22566" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311698v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21623" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cdric Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Abacherli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Zientara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889174" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Ansermet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieckowski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ansermet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wieckowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00262-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3C02A44D4865766312253D41F9B5A025A5A25B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Yonezawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiwi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. van Der Klink" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(96)01345-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A30A119D49A7867D174B399E5CF2B60CDD1A95B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Day" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franaszczuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oldfield" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A603611B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-71D05CFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja962490u" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JFB8PDW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Azzouz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888721" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-963" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dehais-Underdown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04209848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vignes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Kulkarni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Dourou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287834" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03360113v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frahm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Joseph" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Tsukanova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180566v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553416" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314313v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760469" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24574-4_52" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Vuissoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-14-S1-W53" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663677v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00436939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494478v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>