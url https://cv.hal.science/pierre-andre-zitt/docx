--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -1590,274 +1590,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925744v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise deterministic Markov process - recent results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Krell</w:t>
+                <w:t xml:space="preserve">On the stability of planar randomly switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201444017⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.292-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/13-AAP924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865092v1</w:t>
+                <w:t xml:space="preserve">hal-00686271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of planar randomly switched systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
+                <w:t xml:space="preserve">Piecewise deterministic Markov process - recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Genadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.292-311. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journées MAS 2012, 44, pp.276-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/13-AAP924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201444017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686271v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First order global asymptotics for confined particles with singular pair repulsion</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dronnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2447523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01858-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916073v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-022-00247-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596954v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushun Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671825v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bierkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ879" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264637v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688920v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Borgne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP619" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP924" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686272v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v17-1932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-010-9203-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Lefki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171312v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925646v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dronnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2447523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231412v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Garin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Velleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-52" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01858-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916073v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-022-00247-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596954v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushun Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671825v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bierkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bardet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ879" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264637v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688920v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Borgne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP619" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925744v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0859-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818472v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AAP980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655462v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Christen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-1720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686272v4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v17-1932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-010-9203-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.04.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374158v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Lefki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171312v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925646v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132419v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>