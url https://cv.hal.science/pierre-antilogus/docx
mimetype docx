--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Antilogus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (369)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slitless spectrophotometry with forward modelling: principles and application to atmospheric transmission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bump Morphology of the CMAGIC Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldoroty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoeflich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suntzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acad78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNEMO and SUGAR Companion Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res.Notes AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/ab8fa5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUGAR: An improved empirical model of Type Ia Supernovae based on spectral features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Léget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.A46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sensors for precision astronomy: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (04), pp.041506. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.041506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the photon transfer curve of CCD sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing and related field distortions in deep-depletion CCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (04), pp.041505. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.041505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gravity Using Type Ia Supernovae Discovered by Next-Generation Wide-Field Imaging Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2012dn from early to late times: 09dc-like supernovae reassessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taubenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Spyromilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (4), pp.5473-5488. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEMO: Improved Empirical Models for Type Ia Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaec7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extinction Properties of and Distance to the Highly Reddened Type Ia Supernova SN 2012cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Raha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.157. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/2/157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01430546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DICE calibration project : Design, characterization, and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyan Schahmaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A45. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cosmological Distance Measurements Using Twin Type Ia Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Fakhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815, pp.58. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/815/1/58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01226913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of a Star Formation Bias in Type Ia Supernova Distances and its Effect on Measurement of the Hubble Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802, pp.20. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric space for Type Ia supernova spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cellier-Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 447 (2), pp.1247-1266. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Distance Modulus Bias and Dispersion from K-correction Errors: A Direct Measurement Using Light Curve Fits to Observed Spectral Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Hubble Residuals and Host-Galaxy Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784, pp.51. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brighter-fatter effect and pixel correlations in CCD sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astier P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doherty P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyonnet A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnault N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (03), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia supernova bolometric light curves and ejected mass estimates from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 440, pp.1498-1518. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00958452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak Measurements in Electron-Positron Collisions at W-Boson-Pair Energies at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swynghedauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 532, pp.119-244. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Environmental Dependencies of Type Ia Supernovae from the Nearby Supernova Factory indicated by Local H{\alpha}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A66 (17). </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00904276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring cosmic bulk flows with Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Feindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerschhaggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A90. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00904274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric time series of SN 2011fe from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A27. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201221008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00787095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Charged Higgs bosons: Combined Results Using LEP Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abbiendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ainsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2463. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric extinction properties above Mauna Kea from the Nearby Supernova Factory spectro-photometric data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A8. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxy Properties and Hubble Residuals of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 770, pp.108. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Type Ia Supernova Absolute Magnitudes Using Gaussian Process Data Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 766, pp.84. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 770, pp.107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Type Ia Supernova Models: SN 2011fe as a Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Röpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Seitenzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pakmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.L19. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for New Candidate Super-Chandrasekhar-Mass Type Ia Supernovae in the Nearby Supernova Factory Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00717457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reddening law of Type Ia Supernovae: separating intrinsic variability from dust using equivalent widths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.L4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Carbon Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.27. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top quark production via contact interactions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, 1555 (13 p.). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the b-quark fragmentation function with the DELPHI detector at LEP I and an averaged distribution obtained at the Z Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1557. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1557-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00569064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Observations of the Young Metal-Poor Host Galaxy of the Super-Chandrasekhar-Mass Type Ia Supernova SN 2007if</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733, pp.3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2007if: First Total Mass Measurement of a Super-Chandrasekhar-Mass Progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/2/1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of CP-conserving Trilinear Gauge Boson Couplings WWV (V ≡ gamma,Z) in e+e- Collisions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1254-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dependence of Direct Soft Photon Production on the Jet Characteristics in Hadronic Z^0 Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.343-366. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1315-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for one large extra dimension with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0874-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Polarisation States of W Particles in the Reaction e-e+ -&gt; W-W+ at LEP2 Energies 189-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63, pp.611-623. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Flux Ratios to Standardize SN Ia Luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500, pp.L17-L20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00401027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive single-particle production in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 678, pp.444-449. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2009.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00405210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESO/VLT 3rd year Type Ia supernova data set from the supernova legacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core-collapse rate from the Supernova Legacy Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palanque-Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruhlmann-Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 499, pp.653-660. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of b bbar Production in e+e- Collisions at sqrt(s) = 130-207 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higgs boson searches in CP-conserving and CP-violating MSSM scenarios with the DELPHI detector. Erratum to: Eur. Phys. J. C 54, 1-35 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of W boson polarisations and Triple Gauge boson Couplings in the reaction e+e- -&gt; W+W- at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.345-364. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0528-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the muon inner bremsstrahlung at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.499-514. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of b-quark mass effects in multijet topologies with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.525-538. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0631-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00275723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Tau Lepton Polarisation at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 659, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Mass and Width of the W Boson in e^+e^- Collisions at sqrt{s} = 161 - 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higgs boson searches in CP-conserving and CP-violating MSSM scenarios with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0506-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00215947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-jet production in γ γ collisions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a fourth generation b'-quark at LEP-II at sqrt{s}= 196 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.507-518. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0273-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of colour reconnection in WW events with the DELPHI detector at LEP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.249-269. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00146523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of multi-muon bundles in cosmic ray showers detected with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.273-286. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2007.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pentaquarks in the hadronic decays of the Z boson with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 653, pp.151-160. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00166432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT2: using distant supernovae to improve the use of Type Ia supernovae as distance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near-infrared spectrophotometry of the Deep impact ejecta of Comet 9P/Tempel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Hodapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Meech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191, pp.389-402. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00347475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zγ* production in e+e- interactions at sqrt{s} = 183-209 text{GeV}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.503-523. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0339-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of triple-gauge-boson couplings ZZZ, ZZγ and Zγγ at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.525-542. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Spectrophotometry of the Deep Impact Ejecta of Comet 9P/Tempel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Hodapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Meech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison between type Ia supernova spectra at low and high redshifts: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 470, pp.411-424. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Determination of the centre-of-mass energy at LEP2 using radiative two-fermion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.295-305. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02506-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of fermion-pair production at LEP energies above the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.589 - 632. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02461-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernova Legacy Survey: Measurement of $\Omega_M$, $\Omega_\Lambda$ and w from the First Year Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 447, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral MSSM Higgs bosons at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alemanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.547-587. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02569-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of leading hadrons in gluon and quark fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\eta_b$ in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 634, pp.340-346. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.436-438. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NEWAR.2006.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision electroweak measurements on the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 427, pp.257-454. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the b quark mass at the $M_Z$ scale with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.569-583. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02497-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Intermediate Vector Boson production in $e^+e^-$ collisions at $\sqrt{s}$ = 183 - 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of heavy quark non-perturbative parameters from spectral moments in semileptonic B decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.35-59. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Type Ia Supernova Rate at z ~0.5 from the Supernova Legacy Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Pritchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.1126-1145. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited leptons in $e^+e^-$ collisions at $\sqrt{s}$=189-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.277-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02501-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an excess of soft photons in hadronic decays of Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of double-tagged $\gamma\gamma$ events at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.559-568. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2006D: On Sporadic Carbon Signatures in Early Type Ia Supernova Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 654, pp.L53-L56. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00128643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses, Lifetimes and Production Rates of Xi- and anti-Xi+ at LEP 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 639, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the tau hadronic branching ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2005gj: Another Type Ia Supernova in a Massive Circumstellar Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 650, pp.510-527. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent soft particle production in Z decays into three jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $A^{b}_{FB}$ at the Z pole using inclusive charge reconstruction and lifetime tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy dependence of hadronic jet rates and the strong coupling $\alpha_s$ from the four-jet rate with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.413-426. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restframe I-band Hubble diagram for type Ia supernovae up to redshift z ˜ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon events with missing energy in $e^+e^-$ collisions at $\sqrt{s}$ = 130 to 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic confirmation of high-redshift supernovae with the ESO VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.843-851. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Xi_c^0$ and $\Xi_b$ in Z decays and lifetime measurement of $\Xi_b$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02388-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour independent searches for hadronically decaying neutral Higgs bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.147-159. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein correlations in W$^+W^-$ events at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.161-174. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02354-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity in three-jet events and two-gluon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.311-331. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum : b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.299-301. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01541-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the $e^+e^- \rightarrow \gamma \gamma (\gamma)$ cross-section at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.405-419. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01990-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W-pair production cross-section and W branching ratios in e$^+e^-$ collisions at $\sqrt{s}$ = 161-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.127-144. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01709-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for invisibly decaying Higgs bosons with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.475-492. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01469-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the B$^+$, B$^0$ and mean b-hadron lifetime with the DELPHI detector at LEP I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.307-324. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for SUSY in the AMSB scenario with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01715-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of $\alpha_{s}$ from event shapes with the DELPHI detector at the highest LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01889-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles assuming $R$-parity non-conservation in $e^+e^-$ collisions at $\sqrt{s}$ = 192 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01881-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tau-pair production in photon-photon collisions at LEP and limits on the anomalous electromagnetic moments of the tau lepton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01852-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NEWAR.2003.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0_s$-$\overline{B^0_s}$ oscillations in DELPHI using high-$p_t$ leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01827-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top production via FCNC at LEP at $\sqrt{s}$ = 189-208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 590, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons at LEP in general two Higgs doublet models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.399-418. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01732-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum : Search for supersymmetric particles assuming $R$-parity non-conservation in $e^+e^-$ collisions at $\sqrt{s}$ = 192 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\Lambda^0_b$ decay form factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 585, pp.63-84. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Neutral Higgs bosons in extended models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the tau lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01953-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of $e^+e^- \rightarrow Z \rightarrow b\overline{b}$ and $e^+e^- \rightarrow Z \rightarrow c\overline{c}$ using prompt leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01708-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results from DELPHI on the searches for SM and MSSM neutral Higgs bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.145-183. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01394-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.185-208. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01441-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for fermiophobic Higgs bosons in final states with photons at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.313-324. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\vert V_{cb} \vert$ using the semileptonic decay $\bar{B^0_d} \to D^{*+}\ell^-{\bar \nu}_\ell$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for resonant $\tilde \nu$ production at $\sqrt s$ = 183 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01158-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inclusive J/psi production in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.76-86. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZZ production in $e^+e^-$ interactions at $\sqrt{s}$ = 183-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01287-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\eta_c$(2980) formation in two-photon collisions at LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.481-489. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Doubly Charged Higgs Bosons at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 552, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03125-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive b decays to wrong sign charmed mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 561, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for supersymmetric particles in e$^+$e$^-$ collisions up to 208 GeV and interpretation of the results within the MSSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.421-479. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01355-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow W^+W^-\gamma$ cross section and limits on anomalous quartic gauge couplings with DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the energy evolution of event shape distributions and their means with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.285-312. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01198-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\mbox{B}^0_s-\overline{\mbox{B}^0_s}$ oscillations and a measurement of $\mbox{B}^0_d-\overline{\mbox{B}^0_d}$ oscillations using events with an inclusively reconstructed vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01183-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an LSP gluino at LEP with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.505-525. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2002-01111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive $f_{1}$(1285) and $f_{1}$(1420) production in Z decays with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 569, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2003.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the branching fractions of the b-quarks into charged and neutral b-hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 576, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2003.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in light gravitino scenarios and sleptons NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2002-01112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for neutral Higgs bosons in $e^+ e^-$ collisions from $\sqrt{s}$ = 191.6 to 201.7 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.409-435. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520200895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity-Alignment and $P_T$ Compensation of Particle Pairs in Hadronic $Z^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4836, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Charged Higgs Bosons in $e^+ e^-$ Collisions at $\sqrt{s}$=189-202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 525, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of trilinear gauge boson couplings $WWV (V\equiv \gamma,Z)$ in $e^+ e^-$ collisions at 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 502, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00135-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Intermediate Vector Boson Production in $e^+ e^-$ collisions at $\sqrt{s}$ = 183 and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.238-254. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutralino pair production at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.201-212. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for technicolor with DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Dimuon Production in Photon-Photon Collisions and Measurement of QED Photon Structure Functions at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the ZZ cross-section in $e^+ e^-$ interactions at 183-189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 497, pp.199-213. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01346-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Spontaneous R-parity violation at $\sqrt{s}$ = 183 GeV and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 502, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00143-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the semileptonic b branching fractions and average b mixing parameter in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.455-478. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Mass and Width of the W Boson in e$^+$e$^-$ Collisions at $\sqrt(s)$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 511, pp.159-177. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00453-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at $\sqrt{s}$= 183 to 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement of the Tau Topological Branching Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.617-637. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for R-parity violation with a $\bar{U} \bar{D} \bar{D}$ coupling at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 500, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a fermiophobic Higgs at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 507, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00449-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of V$_{cb}$ from the decay process $\bar{B^0}$ - D$^{*+} \ell^- \bar{\nu}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 510, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00569-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the standard model Higgs boson at LEP in the year 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 499, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00069-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the search for supersymmetric particles in scenarios with Gravitino LSP and Sleptons NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 503, pp.34-48. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00207-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the strange quark forward-backward asymmetry around the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.613-631. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified Charged Particles and Resonances in Quark and Gluon Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.207-222. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the search for charginos nearly mass-degenerate with the lightest neutralino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 485, pp.95-106. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00693-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the masses of supersymmetric particles at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 489, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00888-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the sgoldstino at $\sqrt{s}$ from 189 to 202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 494, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01198-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos in $e^+ e^-$ interactions at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.129-143. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00313-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Z partial decay width into $c\overline{c}$ and multiplicity of charm quarks per b decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.225-241. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529900228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of fermion-pair production at LEP energies of 183 and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 485, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00675-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the gluon fragmentation function and a comparison of the scaling violation in gluon and quark jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.573-589. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sections and Leptonic Forward-Backward Asymmetries from the $Z^0$Running of LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.371-405. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric partners of top and bottom quarks at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 496, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01275-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Measurement of the $\tau$ Polarisation at LEP-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.585-611. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of the Bose-Einstein correlations in $e^+ e^-$ annihilation at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 471, pp.460-470. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01391-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $P(c \to D^{*+})$ and $BR(c \to l^{+})$ at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\mid V_{ub} \mid/\mid V_{cb} \mid$ with DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 478, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00281-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent measurements of $\alpha_s$ from precise oriented event shape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.557-584. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for SUSY with R-parity violating $LL\overline{E}$ couplings at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00776-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $B^0_s$ Lifetime and Study of $B^0_s - \overline{B^0_s}$ Oscillations using $D_{s}l$ Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.555-578. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum :Searches for Neutral Higgs Bosons in $e^+ e^-$ Collisions around $\sqrt(s)$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00362454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limit for the Decay $B^{-} \to \tau^{-}\overline{\nu}_{\tau}$ and Measurement of the $b \to \tau\overline{\nu}_{\tau}X$ Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 496, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01274-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in scenarios with gravitino LSP and stau NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.211-228. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Neutral Higgs Bosons in $e^+ e^-$ Collisions around $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Lorentz Structure in Tau Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.229-252. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive $\Sigma^-$ and $\Lambda(1520)$ production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 475, pp.429-447. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00081-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry with R-parity violating $LL\overline{E}$ couplings at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.591-608. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\overline{B} \to D^{(*)}\pi l\overline{\nu}_{l}$ branching fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 475, pp.407-428. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00040-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W pair production cross-section and W branching fractions in $e^+ e^-$ interactions at 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.89-100. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00314-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Events with Missing Energy at $\sqrt{s}$= 183 to 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Lambda_b$ polarization in $Z^{0}$ decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 474, pp.205-222. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity-rank structure of $p\overline{p}$ pairs in hadronic $Z^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 490, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00868-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the $e^+ e^- \to \gamma \gamma(\gamma)$ cross-section at centre-of-mass energies ranging from 189 GeV to 202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 491, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Heavy Stable and Long-Lived Particles in $e^+ e^-$ Collisions at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 478, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00265-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadronization properties of b quarks compared to light quarks in $e^{+} e^{-} \to q\overline{q}$ from 183 to 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $B^0_s - \overline{B^0_s}$ oscillations and $B^0_s$ lifetimes using hadronic decays of $B^0_s$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.229-252. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and Identified Particles in the Hadronic Decay of W Bosons and in $e^{+} e^{-} \to q\overline{q}$ from 130 to 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.203-228. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lightest neutralino and stau pair production in light gravitino scenarios with stau NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.595-607. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Quark and Gluon Fragmentation Functions in Z$^0$ Hadronic Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 460, pp.484-497. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced neutralinos in events with photons and missing energy from $e^+ e^-$ collisions at $\sqrt{s}$ = 130-183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.371-384. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for composite and exotic fermions at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529901074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for chargino pair production in scenarios with gravitino LSP and stau NLSP at $\sqrt{s} \sim$ 183 GeV at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 466, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of inclusive spectra in e$^+$e$^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.397-411. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00601-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the leptonic branching fractions of the $\tau$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.201-218. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos nearly mass-degenerate with the lightest neutralino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scale Dependence of the Hadron Multiplicity in Quark and Gluon Jets and a Precise Determination of ${\rm C_A/C_F}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 449, pp.383-400. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W pair production cross-section and W branching fractions in $e^+ e^-$ interactions at 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 456, pp.310-321. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass of the W boson using direct reconstruction at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 462, pp.410-424. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00904-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Lifetime of b-baryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for invisible Higgs bosons produced in e$^+$e$^-$ interactions at LEP2 energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00597-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in events with isolated photons at LEP II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.431-446. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos, neutralinos and gravitinos in $e^{+}e^{-}$ interactions at $\sqrt{s}$=183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Scalar Fermions and Long-Lived Scalar Leptons at Centre-of-Mass Energies of 130 GeV to 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.385-401. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of event shapes and of $\alpha_s$ at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 456, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the trilinear gauge boson couplings WWV (V = $\gamma$ Z) in e$^+$e$^-$ collisions at 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Interpretation of Fermion-Pair Production at LEP energies from 130 to 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.383-407. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity fluctuations in one- and two-dimensional angular intervals compared with analytic QCD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 457, pp.368-382. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $A_{FB}^{b\overline{b}}$ in Hadronic Z Decays using a Jet Charge Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00022988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Inclusive $\rho^{0}, f_{0}(980), f_{2}(1270), K^{*0}_{2}(1430)$ and $f^{'}_{2}(1525)$ Production in Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 449, pp.364-382. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.563-604. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Leptoquarks and FCNC in $e^{+} e^{-}$ annihilations at $\sqrt{s}$=183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward backward asymmetry of c and b quarks at the Z pole using reconstructed D mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the four-jet anomaly observed at LEP centre-of-mass energies of 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 448, pp.311-319. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00066-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the partial decay width ratio $R_b^0 = \Gamma_{b\overline{b}}/\Gamma_{had}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.415-442. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the rate of $b\overline{b} b\overline{b}$ events in hadronic Z decays and the extraction of the gluon splitting into $b\overline{b}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 462, pp.425-439. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00905-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity Correlations in $\Lambda$ Baryon and Proton Production in Hadronic Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.247-256. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01380-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W-pair cross-section and of the W mass in $e^+ e^-$ interactions at 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.581-595. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\mid V_{cs} \mid$ using W decays at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 439, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charged particle multiplicity of weakly decaying B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 425, pp.399-412. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for $\eta'_c$ Production in Photon-Photon Fusion at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 441, pp.479-490. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCD corrections to the forward-backward asymmetries of $c$ and $b$ quarks at the Z pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m$_b$ at M$_Z$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 418, pp.430-442. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01442-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\pi^{\pm}, K^{\pm}, p$ and $\overline{p}$ production in $Z^{0} \rightarrow q\overline{q}, Z^{0} \rightarrow b\overline{b}, Z^{0} \rightarrow u\overline{u}, d\overline{d}, s\overline{s}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.585-620. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529800989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the splitting of quark and gluon jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529800885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+ e^- \to \gamma\gamma (\gamma)$ cross section at the LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 433, pp.429-440. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00715-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Trilinear Gauge Couplings in $e^+ e^-$ Collisions at 161 GeV and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 423, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00080-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a charm radial excitation, $D^{\star}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral and charged Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$= 161 GeV and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$ = 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 420, pp.140-156. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Particle Multiplicity in $e^+ e^- \rightarrow q \overline{q}$ events at 161 and 172 GeV and from the Decay of the W Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Heavy Stable and Long-Lived Squarks and Sleptons in $e^+ e^-$ Collisions at Energies from 130 to 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 444, pp.491-502. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos, neutralinos and gravitinos at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle angular correlations in $e^+ e^-$ interactions compared with QCD predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 440, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive charmless and double-charm B branching ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.193-206. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00147-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hadronic resonance structure in the decay $\tau \rightarrow 3 \pi \nu_{\tau}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.411-427. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00347-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Event Shape and Inclusive Distributions at $\sqrt{s} =$ 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of charge ordering in particle production in hadronic Z$^0$ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 407, pp.174-184. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)11783-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the $B_c$ meson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 398, pp.207-222. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00254-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B_s^0-\overline{B_s^0}$ oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 414, pp.382-400. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01188-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the spin density matrix for the $\rho^0$, SK$^{*0}$(892) and $\phi$ produced in Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 406, pp.271-286. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00758-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Multiplicity of Gluons Splitting to Bottom Quark Pairs in Hadronic Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405, pp.202-214. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00608-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the triple gluon vertex from double quark tagged 4-jet event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 414, pp.401-418. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B^0_d$ - $\overline B^0_d$ oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lepton Flavour Number violating Z$^0$-Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for stable heavy charged particles in $e^+ e^-$ collisions at $\sqrt{s}$ = 130-136, 161 and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 396, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Correlations between Pions from Different W's in $e^+ e^- \rightarrow W^+ W^-$ Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 401, pp.181-191. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00419-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement of $\alpha_s$ from the scaling violation in $e^+ e^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 398, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00256-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the $B^{0}_{d}$ meson lifetime using a new technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse spin correlation in $Z \to \tau^+\tau^-$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 404, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00586-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of the W-pair cross-section in $e^+ e^-$ interactions at 161 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 397, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00226-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the reaction $e^+ e^- \rightarrow \mu^+\mu^-\gamma_{ISR}$ at LEP and search for new physics at annihilation energies near 80 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.581-592. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 387, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 378, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 380, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 378, pp.57-100. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 365, pp.448-460. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 379, pp.309-318. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 374, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 377, pp.195-204. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 372, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.207-220. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anomalous production of single photons at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 380, pp.471-479. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00671-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 347, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy neutral Higgs bosons in two-doublet models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01564822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange B-baryons decaying into $\Xi^{\mp}$ - l$^{\mp}$ pairs at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.541-553. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01565255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 357, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B$*$ production in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 359, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.603-618. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of short range three-particle correlations in $e^{+}e^{-}$ annihilations at Lep energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 355, pp.415-424. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00711-S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 444, pp.3-26. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $\tau$ leptonic branching fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 357, pp.715-724. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00987-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of prompt photon production in hadronic Z$^{0}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\Delta^{++}$(1232) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 361, pp.207-220. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01176-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.543-553. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime of charged and neutral B hadrons using event topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of time dependent B$_{d}^{0}$-$\overline{B}_{d}^{0}$ mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 338, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing parameter in Delphi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 332, pp.488-500. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91285-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged kaon production in tau decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 334, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90711-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J/$\psi$ production in the hadronic decays of the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01385-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production rate and decay lifetime measurement of B$^{0}_{s}$ mesons at LEP using D$_{s}$ and $\phi$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01413179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of neutral kaons in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 323, pp.242-252. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the standard model Higgs boson in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 421, pp.3-40. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90222-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of cross sections and asymmetries at the Z$^0$ resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 418, pp.403-427. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90524-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the lineshape of the Z$^0$ and determination of electroweak parameters from its hadronic and leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 417, pp.3-57. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90537-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced heavy scalars in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01557390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \gamma\gamma(\gamma$) cross section at Lep energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 327, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precision measurement of the average lifetime of B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing using the average electric charge of hadron-jets in Z$^0$-decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 322, pp.459-472. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the B$^0_s$ meson mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 324, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hard scattering processes in multihadron production from $\gamma \gamma$ collisions at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 62, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01555895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant mass dependence of particle correlations in hadronic final states from the decay of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01577540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Z$^0$ decays to two leptons and a charged particle antiparticle pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 403, pp.3-24. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(93)90027-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive production of light meson resonances in hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 298, pp.236-246. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91736-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of B meson production and lifetime using DL$^{-}$ events in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 57, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01565048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for lepton flavour violation in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 298, pp.247-256. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91737-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the mean lifetimes of charged and neutral B-hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 312, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90520-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass of the Z boson and the energy calibration of LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Birr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.187-193. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90210-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the triple-gluon vertex from 4-jet events at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.357-368. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01498617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the tau lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 302, pp.356-368. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90409-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_s$ from the scaling violation in the fragmentation functions in e+e- annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 311, pp.408-424. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of $B^0 - \bar{B}^0$ mixing using semileptonic decays of B hadrons produced from Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 301, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90736-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of D meson production in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.533-545. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01562545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_S$ for B quarks at the Z$^0$ resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.221-236. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\lambda_{B}$ production and lifetime in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 311, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Lambda$ and $\Lambda\overline{\Lambda}$ correlations in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 318, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91815-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_s$ using the next-to-leading-log approximation of QCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01555835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the production of scalar leptoquarks from $Z^0$ decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.620-630. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91053-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for neutral higgs particles in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 373, pp.3-34. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(92)90447-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for heavy neutrinos from Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 274, pp.230-238. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90528-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for B$^{0}_{s}$ meson production in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 289, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91385-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange particles in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 275, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90879-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the decays of tau leptons produced on the Z resonance at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55, pp.555-567. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01561293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited charged leptons in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity dependence of mean transverse momentum in $e^+e^-$ annihilations at LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.254-262. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90573-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein correlations in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 286, pp.201-210. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for scalar leptoquarks from Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 275, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_{s}$ in second order QCD from hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 54, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01881708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the b$\bar{b}$ forward-backward asymmetry using the semileptonic decay into muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91680-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of orientation of three-jet events in Z$^0$ hadronic decays using the Delphi detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 274, pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the average lifetime of B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.567-580. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01559733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity distributions for fixed number of jets in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01589707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak parameters of the Z$^0$ resonance and the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deschizeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of final state photons in hadronic Z$^0$ decay and limits on new phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01559732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity fluctuations in hadronic final states from the decay of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 386, pp.471-492. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(92)90574-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Z$^0$ branching fraction to b quark pairs using the boosted sphericity product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 281, pp.383-393. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of sin$^{2}\theta_w$ from the charge asymmetry of hadronic events at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 277, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90760-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the hadronic decays of the Z$^0$ into b and c quark pairs using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 295, pp.383-395. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91580-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the partial width of the Z$^0$ into b $\bar{b}$ final states using their semi-leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01589706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 303, pp.233-276. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(91)90793-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity distributions in restricted rapidity intervals in z^0 hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 52, pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction $e^+e^- \rightarrow \gamma\gamma(\gamma)$ at Z$^0$ energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 268, pp.296-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Z$^0$ resonance parameters and couplings from its hadronic and leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 367, pp.511-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the lifetime of the tau lepton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 267, pp.422-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low mass Higgs bosons produced in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 51, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the reaction e$^+$ e$^-\rightarrow \mu^+ \mu^-$ around the Z$^0$ pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 260, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Hadronic decays of the Z$^0$ Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 240, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the leptonic decays of the Z$^0$ Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 241, pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass and width of the Z$^0$-particle from multihadronic final states produced in e$^+$e$^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 231, pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the LSST Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nordby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Pollek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Osier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Bowdish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130961O, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST Camera focal plane optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousuke Utsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Banovetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 X-Ray, Optical, and Infrared Detectors for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131030W, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST camera verification testing and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Roodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.536-551, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPIC and CABAC: two ASICs to readout and pilot CCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.El Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. pp.C03017, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/03/C03017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST camera readout chip ASPIC: test tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.C02044, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/02/C02044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerschhaggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Nuclear Astrophysics, International Workshop on Nuclear Physics, 32nd Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Erice, Sicily, Italy. pp.335-339, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PPNP.2011.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Type Ia Supernova SNF20080514-002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">217th Meeting of the American Astronomical Society with the Historical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Seattle, WA, United States. pp.30801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local host galaxy properties of type Ia supernovae from the Nearby SuperNovae Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2011 de la Société Française d'Astronomie &amp; d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00763308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory dataset-improving SNe Ia as dark energy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference of the Invisible Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2007if: Evidence for Shell Structure in the Explosion of a Super-Chandrasekhar-Mass White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Akerlof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">215th Meeting of the American Astonomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington DC, United States. pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Spectral Correlations of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNe Ia From The Nearby Supernova Factory: The Reign Of The Normals And The Revolution Of The Rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter: Observations, Experiments and Theories - CRAL-IPNL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0936002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00408916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Hubble Diagram Results from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on High Energy Physics - ICHEP08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernova Type Ia Rate Evolution with SNLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pritchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronomy Meeting: The Multicolored Landscape Of Compact Objects And Their Explosive Origins: Theory Versus Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cefalu, Sicile, Italy. pp.421-424, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2774890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory: toward a high-precision spectro-photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.436-438, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2006.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00089880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Supernova and Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.637-640, </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2003.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFS: a wideband integral field spectrograph with microlens arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, St Etienne, France. pp.146-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby SuperNova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond : The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP 2002) 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESO/MPA/MPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Garching, Germany. pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO/MPA/MPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of AFBb using inclusive charge reconstruction and lifetime tagging at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP 2002) 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cosmological constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEP Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-backward asymmetry of b-$\bar b$ events at the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Zhang-Jia-Jie,Hunan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of e$^+$e$^- \rightarrow$ Z $\rightarrow b\bar b$ and e$^+$e$^- \rightarrow$ Z $\rightarrow c\bar c$ using prompt leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics - ICHEP 2000 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the semileptonic b branching ratios in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. de La Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP'99 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of $e^+e^- \rightarrow Z \rightarrow b\bar b$ and $e^+e^- \rightarrow Z\rightarrow c\bar c$ using prompt leptons Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ICHEP'98 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\sin^2 \theta^{lep}_{eff}$ from hadronic final states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Weak interactions and Neutrinos WIN 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Capri, Italy. pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\sin^2 \theta_W$ effectif from hadronic finat states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIN 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward backward asymmetries of b$\bar b$ and c$\bar c$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference HEP'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on electroweak parameters on the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Collisions 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined preliminary data on Z parameters from the LEP experiments and constraints on the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Burq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Depasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated parameters of the Z$^0$ resonance from combined preliminary data of the LEP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \to$ Z$^0 \to$ b$\bar b$ using prompt muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated parameters of the Z$^0$ resonance from combined preliminary dat of the LEP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lepton-Photon Interactions at High Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Cornell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delphi time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Orlando, United States. pp.122-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delphi time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wire Chamber Conference 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Vienna, Austria. pp.567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABAC : A CCD Clocking and Biasing Chip for LSST Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tocut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference, and Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPIC: LSST camera readout chip. Comparison between DSI and C&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Spectrophotometry: K-correction-free Type Ia Supernova Light Curves from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Type Ia Spectral Indicators from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting on American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Calibration and Extinction Properties from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analysis of Type Ia Supernovae Observed by The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.465, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength, Multi-Epoch Integral Field Spectrograph Extraction for the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies for Type Ia Supernovae Observed by the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">211th Meeting of the American Astronomical Society and High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Austin, Texas, United States. 39, pp.928, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernovae Integral Field Spectrograph: keys to high-precision spectro-photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. Société Française d'Astronomie et d'Astrophysique, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00171064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar velocity cosmology with type Ia supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Synoptic Survey Telescope: Dark Energy Science Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia supernova science 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perlmutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of preliminary electroweak measurements and constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bamabade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deep and Transient Universe in the SVOM Era: New Challenges and Opportunities - Scientific prospects of the SVOM mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factor search pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of preliminary electroweak measurements and constraints on the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ainsly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for invisible Higgs bosons produced in $e^{+} e^{-}$ interactions up to $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERN. 2000, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak heavy flavour results prensented at the 1999 winter conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1058"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Antilogus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (369)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slitless spectrophotometry with forward modelling: principles and application to atmospheric transmission measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 684, pp.A21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bump Morphology of the CMAGIC Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldoroty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoeflich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Suntzeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acad78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNEMO and SUGAR Companion Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res.Notes AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2515-5172/ab8fa5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUGAR: An improved empirical model of Type Ia Supernovae based on spectral features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Léget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 636, pp.A46. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Gravity Using Type Ia Supernovae Discovered by Next-Generation Wide-Field Imaging Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahmanyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of the photon transfer curve of CCD sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tearing and related field distortions in deep-depletion CCDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (04), pp.041505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.041505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sensors for precision astronomy: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (04), pp.041506. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.5.4.041506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2012dn from early to late times: 09dc-like supernovae reassessed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taubenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Spyromilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 488 (4), pp.5473-5488. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNEMO: Improved Empirical Models for Type Ia Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (2), pp.167. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaec7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extinction Properties of and Distance to the Highly Reddened Type Ia Supernova SN 2012cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Raha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.157. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/2/157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01430546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DICE calibration project : Design, characterization, and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyan Schahmaneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A45. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of a Star Formation Bias in Type Ia Supernova Distances and its Effect on Measurement of the Hubble Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802, pp.20. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric space for Type Ia supernova spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sasdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cellier-Holzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 447 (2), pp.1247-1266. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cosmological Distance Measurements Using Twin Type Ia Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. K. Fakhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 815, pp.58. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/815/1/58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01226913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Distance Modulus Bias and Dispersion from K-correction Errors: A Direct Measurement Using Light Curve Fits to Observed Spectral Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Hubble Residuals and Host-Galaxy Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 784, pp.51. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/784/1/51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00935372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brighter-fatter effect and pixel correlations in CCD sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astier P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doherty P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyonnet A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regnault N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (03), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/03/C03048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia supernova bolometric light curves and ejected mass estimates from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 440, pp.1498-1518. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00958452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak Measurements in Electron-Positron Collisions at W-Boson-Pair Energies at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swynghedauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 532, pp.119-244. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2013.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric time series of SN 2011fe from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A27. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201221008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00787095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Environmental Dependencies of Type Ia Supernovae from the Nearby Supernova Factory indicated by Local H{\alpha}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A66 (17). </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00904276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring cosmic bulk flows with Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Feindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerschhaggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A90. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00904274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric extinction properties above Mauna Kea from the Nearby Supernova Factory spectro-photometric data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 549, pp.A8. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Charged Higgs bosons: Combined Results Using LEP Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abbiendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ainsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2463-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxy Properties and Hubble Residuals of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 770, pp.108. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Type Ia Supernova Absolute Magnitudes Using Gaussian Process Data Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 766, pp.84. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/766/2/84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 770, pp.107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/770/2/107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Type Ia Supernova Models: SN 2011fe as a Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. K. Röpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. R. Seitenzahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pakmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 750, pp.L19. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/750/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00690635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for New Candidate Super-Chandrasekhar-Mass Type Ia Supernovae in the Nearby Supernova Factory Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 757, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/757/1/12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00717457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reddening law of Type Ia Supernovae: separating intrinsic variability from dust using equivalent widths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.L4. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia Supernova Carbon Footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, pp.27. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top quark production via contact interactions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, 1555 (13 p.). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the b-quark fragmentation function with the DELPHI detector at LEP I and an averaged distribution obtained at the Z Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1557. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1557-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00569064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Observations of the Young Metal-Poor Host Galaxy of the Super-Chandrasekhar-Mass Type Ia Supernova SN 2007if</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 733, pp.3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/733/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of CP-conserving Trilinear Gauge Boson Couplings WWV (V ≡ gamma,Z) in e+e- Collisions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1254-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00453177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2007if: First Total Mass Measurement of a Super-Chandrasekhar-Mass Progenitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 713, pp.1073-1094. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/713/2/1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00465857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dependence of Direct Soft Photon Production on the Jet Characteristics in Hadronic Z^0 Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp.343-366. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1315-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00472555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spectral Flux Ratios to Standardize SN Ia Luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 500, pp.L17-L20. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00401027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive single-particle production in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 678, pp.444-449. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2009.06.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00405210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESO/VLT 3rd year Type Ia supernova data set from the supernova legacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for one large extra dimension with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.17-23. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0874-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Polarisation States of W Particles in the Reaction e-e+ -&gt; W-W+ at LEP2 Energies 189-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63, pp.611-623. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-1123-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core-collapse rate from the Supernova Legacy Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palanque-Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruhlmann-Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 499, pp.653-660. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00454412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of b bbar Production in e+e- Collisions at sqrt(s) = 130-207 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-009-0917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of W boson polarisations and Triple Gauge boson Couplings in the reaction e+e- -&gt; W+W- at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.345-364. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0528-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higgs boson searches in CP-conserving and CP-violating MSSM scenarios with the DELPHI detector. Erratum to: Eur. Phys. J. C 54, 1-35 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the muon inner bremsstrahlung at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57, pp.499-514. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of b-quark mass effects in multijet topologies with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.525-538. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0631-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00275723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Tau Lepton Polarisation at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 659, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00177782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Mass and Width of the W Boson in e^+e^- Collisions at sqrt{s} = 161 - 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1-38. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-jet production in γ γ collisions at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-008-0777-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00348288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higgs boson searches in CP-conserving and CP-violating MSSM scenarios with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0506-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00215947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a fourth generation b'-quark at LEP-II at sqrt{s}= 196 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.507-518. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0273-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SALT2: using distant supernovae to improve the use of Type Ia supernovae as distance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 466, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pentaquarks in the hadronic decays of the Z boson with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 653, pp.151-160. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00166432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near-infrared spectrophotometry of the Deep impact ejecta of Comet 9P/Tempel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Hodapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Meech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 191, pp.389-402. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00347475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zγ* production in e+e- interactions at sqrt{s} = 183-209 text{GeV}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.503-523. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0339-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of colour reconnection in WW events with the DELPHI detector at LEP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.249-269. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0304-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00146523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of multi-muon bundles in cosmic ray showers detected with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.273-286. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2007.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of triple-gauge-boson couplings ZZZ, ZZγ and Zγγ at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.525-542. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-007-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00156149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Spectrophotometry of the Deep Impact Ejecta of Comet 9P/Tempel 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Hodapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Meech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.185-198. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison between type Ia supernova spectra at low and high redshifts: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 470, pp.411-424. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Determination of the centre-of-mass energy at LEP2 using radiative two-fermion events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.295-305. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02506-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral MSSM Higgs bosons at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alemanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.547-587. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02569-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\eta_b$ in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 634, pp.340-346. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of leading hadrons in gluon and quark fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 643, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00107079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernova Legacy Survey: Measurement of $\Omega_M$, $\Omega_\Lambda$ and w from the First Year Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 447, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of fermion-pair production at LEP energies above the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.589 - 632. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02461-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision electroweak measurements on the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 427, pp.257-454. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2005.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.436-438. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NEWAR.2006.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Intermediate Vector Boson production in $e^+e^-$ collisions at $\sqrt{s}$ = 183 - 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the b quark mass at the $M_Z$ scale with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.569-583. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02497-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of double-tagged $\gamma\gamma$ events at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.559-568. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited leptons in $e^+e^-$ collisions at $\sqrt{s}$=189-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.277-293. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02501-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an excess of soft photons in hadronic decays of Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.273-294. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02568-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of heavy quark non-perturbative parameters from spectral moments in semileptonic B decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.35-59. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02406-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Type Ia Supernova Rate at z ~0.5 from the Supernova Legacy Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Pritchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.1126-1145. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/505532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2006D: On Sporadic Carbon Signatures in Early Type Ia Supernova Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 654, pp.L53-L56. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00128643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masses, Lifetimes and Production Rates of Xi- and anti-Xi+ at LEP 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 639, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the tau hadronic branching ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2006-02494-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2005gj: Another Type Ia Supernova in a Massive Circumstellar Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 650, pp.510-527. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/507020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent soft particle production in Z decays into three jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.37-48. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $A^{b}_{FB}$ at the Z pole using inclusive charge reconstruction and lifetime tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restframe I-band Hubble diagram for type Ia supernovae up to redshift z ˜ 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 437, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00455325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon events with missing energy in $e^+e^-$ collisions at $\sqrt{s}$ = 130 to 209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the energy dependence of hadronic jet rates and the strong coupling $\alpha_s$ from the four-jet rate with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.413-426. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic confirmation of high-redshift supernovae with the ESO VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nobili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 430, pp.843-851. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Xi_c^0$ and $\Xi_b$ in Z decays and lifetime measurement of $\Xi_b$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02388-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour independent searches for hadronically decaying neutral Higgs bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.147-159. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein correlations in W$^+W^-$ events at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.161-174. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02354-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity in three-jet events and two-gluon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, pp.311-331. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2005-02390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum : b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.299-301. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01541-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for invisibly decaying Higgs bosons with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.475-492. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01469-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The measurement of $\alpha_{s}$ from event shapes with the DELPHI detector at the highest LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01889-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the B$^+$, B$^0$ and mean b-hadron lifetime with the DELPHI detector at LEP I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.307-324. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles assuming $R$-parity non-conservation in $e^+e^-$ collisions at $\sqrt{s}$ = 192 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01881-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for SUSY in the AMSB scenario with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01715-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of tau-pair production in photon-photon collisions at LEP and limits on the anomalous electromagnetic moments of the tau lepton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01852-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W-pair production cross-section and W branching ratios in e$^+e^-$ collisions at $\sqrt{s}$ = 161-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.127-144. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01709-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the $e^+e^- \rightarrow \gamma \gamma (\gamma)$ cross-section at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.405-419. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01990-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0_s$-$\overline{B^0_s}$ oscillations in DELPHI using high-$p_t$ leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01827-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum : Search for supersymmetric particles assuming $R$-parity non-conservation in $e^+e^-$ collisions at $\sqrt{s}$ = 192 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.NEWAR.2003.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons at LEP in general two Higgs doublet models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.399-418. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01732-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top production via FCNC at LEP at $\sqrt{s}$ = 189-208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 590, pp.21-34. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Neutral Higgs bosons in extended models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-02011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\Lambda^0_b$ decay form factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 585, pp.63-84. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the tau lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.283-296. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01953-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of $e^+e^- \rightarrow Z \rightarrow b\overline{b}$ and $e^+e^- \rightarrow Z \rightarrow c\overline{c}$ using prompt leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.109-125. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01708-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.185-208. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01441-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final results from DELPHI on the searches for SM and MSSM neutral Higgs bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.145-183. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01394-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for fermiophobic Higgs bosons in final states with photons at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.313-324. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01869-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\vert V_{cb} \vert$ using the semileptonic decay $\bar{B^0_d} \to D^{*+}\ell^-{\bar \nu}_\ell$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.213-232. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2004-01598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for resonant $\tilde \nu$ production at $\sqrt s$ = 183 to 208 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01158-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inclusive J/psi production in two-photon collisions at LEP II with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.76-86. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZZ production in $e^+e^-$ interactions at $\sqrt{s}$ = 183-209 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01287-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Doubly Charged Higgs Bosons at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 552, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03125-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $\eta_c$(2980) formation in two-photon collisions at LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.481-489. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01384-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for supersymmetric particles in e$^+$e$^-$ collisions up to 208 GeV and interpretation of the results within the MSSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.421-479. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01355-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow W^+W^-\gamma$ cross section and limits on anomalous quartic gauge couplings with DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the energy evolution of event shape distributions and their means with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.285-312. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01198-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive b decays to wrong sign charmed mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 561, pp.26-40. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\mbox{B}^0_s-\overline{\mbox{B}^0_s}$ oscillations and a measurement of $\mbox{B}^0_d-\overline{\mbox{B}^0_d}$ oscillations using events with an inclusively reconstructed vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2003-01183-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an LSP gluino at LEP with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.505-525. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2002-01111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in light gravitino scenarios and sleptons NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.153-172. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s2002-01112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the branching fractions of the b-quarks into charged and neutral b-hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 576, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2003.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive $f_{1}$(1285) and $f_{1}$(1420) production in Z decays with the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 569, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2003.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for neutral Higgs bosons in $e^+ e^-$ collisions from $\sqrt{s}$ = 191.6 to 201.7 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23, pp.409-435. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520200895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity-Alignment and $P_T$ Compensation of Particle Pairs in Hadronic $Z^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.243-252. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)01658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Charged Higgs Bosons in $e^+ e^-$ Collisions at $\sqrt{s}$=189-202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 525, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01282-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4836, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Intermediate Vector Boson Production in $e^+ e^-$ collisions at $\sqrt{s}$ = 183 and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.238-254. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00807-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of trilinear gauge boson couplings $WWV (V\equiv \gamma,Z)$ in $e^+ e^-$ collisions at 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 502, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00135-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutralino pair production at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.201-212. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Spontaneous R-parity violation at $\sqrt{s}$ = 183 GeV and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 502, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00143-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Mass and Width of the W Boson in e$^+$e$^-$ Collisions at $\sqrt(s)$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 511, pp.159-177. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00453-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the semileptonic b branching fractions and average b mixing parameter in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.455-478. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at $\sqrt{s}$= 183 to 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement of the Tau Topological Branching Ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.617-637. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the ZZ cross-section in $e^+ e^-$ interactions at 183-189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 497, pp.199-213. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01346-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Dimuon Production in Photon-Photon Collisions and Measurement of QED Photon Structure Functions at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for technicolor with DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520100782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for R-parity violation with a $\bar{U} \bar{D} \bar{D}$ coupling at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 500, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a fermiophobic Higgs at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 507, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00449-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of V$_{cb}$ from the decay process $\bar{B^0}$ - D$^{*+} \ell^- \bar{\nu}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 510, pp.55-74. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00569-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the standard model Higgs boson at LEP in the year 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 499, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00069-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the search for supersymmetric particles in scenarios with Gravitino LSP and Sleptons NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 503, pp.34-48. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00207-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the masses of supersymmetric particles at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 489, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00888-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified Charged Particles and Resonances in Quark and Gluon Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.207-222. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos in $e^+ e^-$ interactions at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.129-143. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00313-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of the search for charginos nearly mass-degenerate with the lightest neutralino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 485, pp.95-106. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00693-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the sgoldstino at $\sqrt{s}$ from 189 to 202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 494, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01198-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the strange quark forward-backward asymmetry around the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.613-631. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric partners of top and bottom quarks at $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 496, pp.59-75. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01275-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Measurement of the $\tau$ Polarisation at LEP-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.585-611. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sections and Leptonic Forward-Backward Asymmetries from the $Z^0$Running of LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.371-405. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $B^0_s$ Lifetime and Study of $B^0_s - \overline{B^0_s}$ Oscillations using $D_{s}l$ Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.555-578. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $P(c \to D^{*+})$ and $BR(c \to l^{+})$ at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent measurements of $\alpha_s$ from precise oriented event shape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.557-584. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\mid V_{ub} \mid/\mid V_{cb} \mid$ with DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 478, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00281-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for SUSY with R-parity violating $LL\overline{E}$ couplings at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 487, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00776-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional analysis of the Bose-Einstein correlations in $e^+ e^-$ annihilation at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 471, pp.460-470. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01391-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the gluon fragmentation function and a comparison of the scaling violation in gluon and quark jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.573-589. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Z partial decay width into $c\overline{c}$ and multiplicity of charm quarks per b decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.225-241. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529900228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of fermion-pair production at LEP energies of 183 and 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 485, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00675-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of the Lorentz Structure in Tau Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.229-252. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in scenarios with gravitino LSP and stau NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.211-228. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limit for the Decay $B^{-} \to \tau^{-}\overline{\nu}_{\tau}$ and Measurement of the $b \to \tau\overline{\nu}_{\tau}X$ Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 496, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01274-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum :Searches for Neutral Higgs Bosons in $e^+ e^-$ Collisions around $\sqrt(s)$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.549-551. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00362454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for Neutral Higgs Bosons in $e^+ e^-$ Collisions around $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.187-205. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\overline{B} \to D^{(*)}\pi l\overline{\nu}_{l}$ branching fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 475, pp.407-428. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00040-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\Lambda_b$ polarization in $Z^{0}$ decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 474, pp.205-222. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry with R-parity violating $LL\overline{E}$ couplings at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.591-608. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W pair production cross-section and W branching fractions in $e^+ e^-$ interactions at 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.89-100. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00314-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Events with Missing Energy at $\sqrt{s}$= 183 to 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive $\Sigma^-$ and $\Lambda(1520)$ production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 475, pp.429-447. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00081-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity-rank structure of $p\overline{p}$ pairs in hadronic $Z^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 490, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00868-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Heavy Stable and Long-Lived Particles in $e^+ e^-$ Collisions at $\sqrt{s}$=189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 478, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00265-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the $e^+ e^- \to \gamma \gamma(\gamma)$ cross-section at centre-of-mass energies ranging from 189 GeV to 202 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 491, pp.67-80. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadronization properties of b quarks compared to light quarks in $e^{+} e^{-} \to q\overline{q}$ from 183 to 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 479, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00312-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and Identified Particles in the Hadronic Decay of W Bosons and in $e^{+} e^{-} \to q\overline{q}$ from 130 to 200 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.203-228. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $B^0_s - \overline{B^0_s}$ oscillations and $B^0_s$ lifetimes using hadronic decays of $B^0_s$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.229-252. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520000531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lightest neutralino and stau pair production in light gravitino scenarios with stau NLSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.595-607. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Quark and Gluon Fragmentation Functions in Z$^0$ Hadronic Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced neutralinos in events with photons and missing energy from $e^+ e^-$ collisions at $\sqrt{s}$ = 130-183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.371-384. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for composite and exotic fermions at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.41-58. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529901074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 460, pp.484-497. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scale Dependence of the Hadron Multiplicity in Quark and Gluon Jets and a Precise Determination of ${\rm C_A/C_F}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 449, pp.383-400. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos, neutralinos and gravitinos in $e^{+}e^{-}$ interactions at $\sqrt{s}$=183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W pair production cross-section and W branching fractions in $e^+ e^-$ interactions at 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 456, pp.310-321. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Lifetime of b-baryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in events with isolated photons at LEP II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.431-446. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00598-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass of the W boson using direct reconstruction at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 462, pp.410-424. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00904-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for invisible Higgs bosons produced in e$^+$e$^-$ interactions at LEP2 energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00597-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the trilinear gauge boson couplings WWV (V = $\gamma$ Z) in e$^+$e$^-$ collisions at 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.382-396. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of event shapes and of $\alpha_s$ at LEP 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 456, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00472-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Interpretation of Fermion-Pair Production at LEP energies from 130 to 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.383-407. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Scalar Fermions and Long-Lived Scalar Leptons at Centre-of-Mass Energies of 130 GeV to 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.385-401. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for chargino pair production in scenarios with gravitino LSP and stau NLSP at $\sqrt{s} \sim$ 183 GeV at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 466, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01105-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the leptonic branching fractions of the $\tau$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.201-218. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of inclusive spectra in e$^+$e$^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 459, pp.397-411. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00601-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos nearly mass-degenerate with the lightest neutralino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Inclusive $\rho^{0}, f_{0}(980), f_{2}(1270), K^{*0}_{2}(1430)$ and $f^{'}_{2}(1525)$ Production in Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 449, pp.364-382. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $A_{FB}^{b\overline{b}}$ in Hadronic Z Decays using a Jet Charge Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00022988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity fluctuations in one- and two-dimensional angular intervals compared with analytic QCD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 457, pp.368-382. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00550-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$ = 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.563-604. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward backward asymmetry of c and b quarks at the Z pole using reconstructed D mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alderweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Leptoquarks and FCNC in $e^{+} e^{-}$ annihilations at $\sqrt{s}$=183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.62-74. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the four-jet anomaly observed at LEP centre-of-mass energies of 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 448, pp.311-319. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00066-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the rate of $b\overline{b} b\overline{b}$ events in hadronic Z decays and the extraction of the gluon splitting into $b\overline{b}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 462, pp.425-439. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00905-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the partial decay width ratio $R_b^0 = \Gamma_{b\overline{b}}/\Gamma_{had}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.415-442. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W-pair cross-section and of the W mass in $e^+ e^-$ interactions at 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.581-595. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidity Correlations in $\Lambda$ Baryon and Proton Production in Hadronic Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.247-256. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01380-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for $\eta'_c$ Production in Photon-Photon Fusion at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 441, pp.479-490. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">m$_b$ at M$_Z$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 418, pp.430-442. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01442-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QCD corrections to the forward-backward asymmetries of $c$ and $b$ quarks at the Z pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+ e^- \to \gamma\gamma (\gamma)$ cross section at the LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 433, pp.429-440. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00715-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\pi^{\pm}, K^{\pm}, p$ and $\overline{p}$ production in $Z^{0} \rightarrow q\overline{q}, Z^{0} \rightarrow b\overline{b}, Z^{0} \rightarrow u\overline{u}, d\overline{d}, s\overline{s}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.585-620. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529800989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the splitting of quark and gluon jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529800885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charged particle multiplicity of weakly decaying B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 425, pp.399-412. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\mid V_{cs} \mid$ using W decays at LEP2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 439, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01061-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence for a charm radial excitation, $D^{\star}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Trilinear Gauge Couplings in $e^+ e^-$ Collisions at 161 GeV and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 423, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00080-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charged Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$ = 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 420, pp.140-156. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01543-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral and charged Higgs bosons in $e^+ e^-$ collisions at $\sqrt{s}$= 161 GeV and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Particle Multiplicity in $e^+ e^- \rightarrow q \overline{q}$ events at 161 and 172 GeV and from the Decay of the W Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 416, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for Heavy Stable and Long-Lived Squarks and Sleptons in $e^+ e^-$ Collisions at Energies from 130 to 183 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aldeweireld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 444, pp.491-502. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos, neutralinos and gravitinos at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle angular correlations in $e^+ e^-$ interactions compared with QCD predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 440, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)01242-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the hadronic resonance structure in the decay $\tau \rightarrow 3 \pi \nu_{\tau}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.411-427. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00347-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive charmless and double-charm B branching ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 426, pp.193-206. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00147-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of charge ordering in particle production in hadronic Z$^0$ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 407, pp.174-184. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)11783-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Event Shape and Inclusive Distributions at $\sqrt{s} =$ 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the $B_c$ meson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 398, pp.207-222. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00254-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B_s^0-\overline{B_s^0}$ oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 414, pp.382-400. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01188-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Multiplicity of Gluons Splitting to Bottom Quark Pairs in Hadronic Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405, pp.202-214. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00608-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the spin density matrix for the $\rho^0$, SK$^{*0}$(892) and $\phi$ produced in Z$^0$ Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 406, pp.271-286. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00758-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the triple gluon vertex from double quark tagged 4-jet event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 414, pp.401-418. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B^0_d$ - $\overline B^0_d$ oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.579-598. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Lepton Flavour Number violating Z$^0$-Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 73, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement of $\alpha_s$ from the scaling violation in $e^+ e^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 398, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00256-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for stable heavy charged particles in $e^+ e^-$ collisions at $\sqrt{s}$ = 130-136, 161 and 172 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 396, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Correlations between Pions from Different W's in $e^+ e^- \rightarrow W^+ W^-$ Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 401, pp.181-191. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00419-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise measurement of the $B^{0}_{d}$ meson lifetime using a new technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 74, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and interpretation of the W-pair cross-section in $e^+ e^-$ interactions at 161 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 397, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00226-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the reaction $e^+ e^- \rightarrow \mu^+\mu^-\gamma_{ISR}$ at LEP and search for new physics at annihilation energies near 80 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.581-592. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse spin correlation in $Z \to \tau^+\tau^-$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 404, pp.194-206. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00586-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the DELPHI detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 378, pp.57-100. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 365, pp.448-460. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 379, pp.309-318. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.561-573. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 380, pp.480-490. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 387, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buskulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 378, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 374, pp.351-361. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 69, pp.223-234. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 372, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 377, pp.195-204. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 72, pp.207-220. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anomalous production of single photons at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 380, pp.471-479. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00671-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 347, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 357, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B$*$ production in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange B-baryons decaying into $\Xi^{\mp}$ - l$^{\mp}$ pairs at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.541-553. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01565255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 359, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy neutral Higgs bosons in two-doublet models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01564822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.603-618. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of short range three-particle correlations in $e^{+}e^{-}$ annihilations at Lep energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 355, pp.415-424. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00711-S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $\tau$ leptonic branching fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 357, pp.715-724. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00987-V⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 444, pp.3-26. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of prompt photon production in hadronic Z$^{0}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\Delta^{++}$(1232) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 361, pp.207-220. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)01176-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime of charged and neutral B hadrons using event topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 68, pp.363-374. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01620712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.543-553. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged kaon production in tau decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 334, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90711-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of time dependent B$_{d}^{0}$-$\overline{B}_{d}^{0}$ mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 338, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing parameter in Delphi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 332, pp.488-500. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91285-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the standard model Higgs boson in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 421, pp.3-40. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90222-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved measurements of cross sections and asymmetries at the Z$^0$ resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 418, pp.403-427. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90524-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J/$\psi$ production in the hadronic decays of the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)01385-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of neutral kaons in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ajinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 323, pp.242-252. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90298-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production rate and decay lifetime measurement of B$^{0}_{s}$ mesons at LEP using D$_{s}$ and $\phi$ mesons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 61, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01413179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $e^+e^- \rightarrow \gamma\gamma(\gamma$) cross section at Lep energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 327, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precision measurement of the average lifetime of B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01577539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced heavy scalars in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 64, pp.183-194. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01557390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the lineshape of the Z$^0$ and determination of electroweak parameters from its hadronic and leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 417, pp.3-57. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(94)90537-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the B$^{0}$-$\overline{B}^{0}$ mixing using the average electric charge of hadron-jets in Z$^0$-decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 322, pp.459-472. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)91178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the B$^0_s$ meson mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 324, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hard scattering processes in multihadron production from $\gamma \gamma$ collisions at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 62, pp.357-365. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01555895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant mass dependence of particle correlations in hadronic final states from the decay of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63, pp.17-28. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01577540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Z$^0$ decays to two leptons and a charged particle antiparticle pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 403, pp.3-24. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(93)90027-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for lepton flavour violation in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 298, pp.247-256. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91737-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the mean lifetimes of charged and neutral B-hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 312, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90520-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass of the Z boson and the energy calibration of LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Birr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.187-193. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90210-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the triple-gluon vertex from 4-jet events at Lep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.357-368. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01498617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive production of light meson resonances in hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 298, pp.236-246. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91736-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of B meson production and lifetime using DL$^{-}$ events in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 57, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01565048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the tau lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 302, pp.356-368. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90409-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_s$ from the scaling violation in the fragmentation functions in e+e- annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 311, pp.408-424. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of D meson production in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.533-545. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01562545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of $B^0 - \bar{B}^0$ mixing using semileptonic decays of B hadrons produced from Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 301, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90736-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\lambda_{B}$ production and lifetime in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 311, pp.379-390. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90585-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_S$ for B quarks at the Z$^0$ resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.221-236. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the production of scalar leptoquarks from $Z^0$ decays at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.620-630. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91053-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\Lambda$ and $\Lambda\overline{\Lambda}$ correlations in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 318, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)91815-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_s$ using the next-to-leading-log approximation of QCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aleksan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 59, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01555835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for neutral higgs particles in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 373, pp.3-34. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(92)90447-J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of strange particles in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 275, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90879-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for heavy neutrinos from Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 274, pp.230-238. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90528-C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for B$^{0}_{s}$ meson production in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 289, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91385-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the average lifetime of B hadrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.567-580. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01559733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for scalar leptoquarks from Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 275, pp.222-230. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90878-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of $\alpha_{s}$ in second order QCD from hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 54, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01881708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of orientation of three-jet events in Z$^0$ hadronic decays using the Delphi detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 274, pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the b$\bar{b}$ forward-backward asymmetry using the semileptonic decay into muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.536-546. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91680-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity distributions for fixed number of jets in Z$^0$ hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01589707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bose-Einstein correlations in the hadronic decays of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 286, pp.201-210. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90181-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity dependence of mean transverse momentum in $e^+e^-$ annihilations at LEP energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.254-262. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90573-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the decays of tau leptons produced on the Z resonance at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55, pp.555-567. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01561293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited charged leptons in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity fluctuations in hadronic final states from the decay of the Z$^0$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 386, pp.471-492. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0550-3213(92)90574-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of final state photons in hadronic Z$^0$ decay and limits on new phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 53, pp.555-565. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01559732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak parameters of the Z$^0$ resonance and the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Deschizeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 276, pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of sin$^{2}\theta_w$ from the charge asymmetry of hadronic events at the Z$^0$ peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 277, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)90760-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Z$^0$ branching fraction to b quark pairs using the boosted sphericity product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 281, pp.383-393. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the partial width of the Z$^0$ into b $\bar{b}$ final states using their semi-leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01589706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of the hadronic decays of the Z$^0$ into b and c quark pairs using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 295, pp.383-395. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(92)91580-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction $e^+e^- \rightarrow \gamma\gamma(\gamma)$ at Z$^0$ energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 268, pp.296-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Z$^0$ resonance parameters and couplings from its hadronic and leptonic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 367, pp.511-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DELPHI detector at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 303, pp.233-276. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9002(91)90793-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged particle multiplicity distributions in restricted rapidity intervals in z^0 hadronic decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 52, pp.271-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the lifetime of the tau lepton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 267, pp.422-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low mass Higgs bosons produced in Z$^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 51, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the reaction e$^+$ e$^-\rightarrow \mu^+ \mu^-$ around the Z$^0$ pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 260, pp.240-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Hadronic decays of the Z$^0$ Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 240, pp.271-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the leptonic decays of the Z$^0$ Boson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 241, pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass and width of the Z$^0$-particle from multihadronic final states produced in e$^+$e$^-$ annihilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aarnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adrianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 231, pp.539-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the LSST Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Nordby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Pollek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Osier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Bowdish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.130961O, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST Camera focal plane optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousuke Utsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Banovetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 X-Ray, Optical, and Infrared Detectors for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131030W, </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST camera verification testing and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Roodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.536-551, </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPIC and CABAC: two ASICs to readout and pilot CCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.El Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. pp.C03017, </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/12/03/C03017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSST camera readout chip ASPIC: test tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jeglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.C02044, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/02/C02044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerschhaggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Nuclear Astrophysics, International Workshop on Nuclear Physics, 32nd Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Erice, Sicily, Italy. pp.335-339, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PPNP.2011.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Type Ia Supernova SNF20080514-002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">217th Meeting of the American Astronomical Society with the Historical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Seattle, WA, United States. pp.30801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local host galaxy properties of type Ia supernovae from the Nearby SuperNovae Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2011 de la Société Française d'Astronomie &amp; d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.179-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00763308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory dataset-improving SNe Ia as dark energy probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference of the Invisible Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby Supernova Factory Observations of SN 2007if: Evidence for Shell Structure in the Explosion of a Super-Chandrasekhar-Mass White Dwarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Scalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Akerlof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">215th Meeting of the American Astonomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington DC, United States. pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Spectral Correlations of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNe Ia From The Nearby Supernova Factory: The Reign Of The Normals And The Revolution Of The Rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter: Observations, Experiments and Theories - CRAL-IPNL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0936002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00408916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Hubble Diagram Results from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on High Energy Physics - ICHEP08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00347476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernova Type Ia Rate Evolution with SNLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pritchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astronomy Meeting: The Multicolored Landscape Of Compact Objects And Their Explosive Origins: Theory Versus Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cefalu, Sicile, Italy. pp.421-424, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2774890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00129460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory: toward a high-precision spectro-photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00409066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.436-438, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2006.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00089880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Supernova and Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Paris, France. pp.637-640, </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2003.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFS: a wideband integral field spectrograph with microlens arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, St Etienne, France. pp.146-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearby SuperNova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Moriond : The Cosmological Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b-tagging in DELPHI at LEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP 2002) 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ESO/MPA/MPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Garching, Germany. pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO/MPA/MPE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of AFBb using inclusive charge reconstruction and lifetime tagging at LEP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics (ICHEP 2002) 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cosmological constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEP Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward-backward asymmetry of b-$\bar b$ events at the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Zhang-Jia-Jie,Hunan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of e$^+$e$^- \rightarrow$ Z $\rightarrow b\bar b$ and e$^+$e$^- \rightarrow$ Z $\rightarrow c\bar c$ using prompt leptons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics - ICHEP 2000 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the semileptonic b branching ratios in Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. de La Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEP'99 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetries of $e^+e^- \rightarrow Z \rightarrow b\bar b$ and $e^+e^- \rightarrow Z\rightarrow c\bar c$ using prompt leptons Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paganoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ICHEP'98 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\sin^2 \theta^{lep}_{eff}$ from hadronic final states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Weak interactions and Neutrinos WIN 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Capri, Italy. pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\sin^2 \theta_W$ effectif from hadronic finat states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIN 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward backward asymmetries of b$\bar b$ and c$\bar c$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference HEP'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on electroweak parameters on the Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Collisions 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined preliminary data on Z parameters from the LEP experiments and constraints on the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Burq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Depasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated parameters of the Z$^0$ resonance from combined preliminary data of the LEP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \to$ Z$^0 \to$ b$\bar b$ using prompt muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mirabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated parameters of the Z$^0$ resonance from combined preliminary dat of the LEP experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Lepton-Photon Interactions at High Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1993, Cornell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delphi time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Orlando, United States. pp.122-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Delphi time projection chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wire Chamber Conference 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Vienna, Austria. pp.567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABAC : A CCD Clocking and Biasing Chip for LSST Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tocut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Nuclear Science Symposium and Medical Imaging Conference, and Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPIC: LSST camera readout chip. Comparison between DSI and C&S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lebbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Spectrophotometry: K-correction-free Type Ia Supernova Light Curves from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Type Ia Spectral Indicators from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting on American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Calibration and Extinction Properties from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Analysis of Type Ia Supernovae Observed by The Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies of Type Ia Supernovae from the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.465, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Wavelength, Multi-Epoch Integral Field Spectrograph Extraction for the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th Meeting of the American Astronomical Society with HAD and HEAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Long Beach, CA, United States. 41, pp.464, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Galaxies for Type Ia Supernovae Observed by the Nearby Supernova Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Childress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bongard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">211th Meeting of the American Astronomical Society and High Energy Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Austin, Texas, United States. 39, pp.928, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Supernovae Integral Field Spectrograph: keys to high-precision spectro-photometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gangler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. Société Française d'Astronomie et d'Astrophysique, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00171064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar velocity cosmology with type Ia supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Synoptic Survey Telescope: Dark Energy Science Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type Ia supernova science 2010-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perlmutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00371663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of preliminary electroweak measurements and constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bamabade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deep and Transient Universe in the SVOM Era: New Challenges and Opportunities - Scientific prospects of the SVOM mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] -. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nearby supernova factor search pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Wood-Vasey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nugent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of preliminary electroweak measurements and constraints on the standard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bambade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ainsly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bajo-Vaquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for invisible Higgs bosons produced in $e^{+} e^{-}$ interactions up to $\sqrt{s}$ = 189 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERN. 2000, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroweak heavy flavour results prensented at the 1999 winter conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abbaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antilogus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of preliminary Electroweak Measurements and Constraints on the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Alekseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.1-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1058"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;maud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antilogus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bongard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aldoroty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoeflich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suntzeff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acad78" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baltay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/ab8fa5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. L&#233;get" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gangler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antilogus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.041506" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juramy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.041505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahmanyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taubenberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kromer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spyromilio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec7e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Guyonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyan Schahmaneche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Fakhouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/815/1/58" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Copin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasdelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bongard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doherty P." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonnet A." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnault N." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu350" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schael" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swynghedauw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2013.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Feindt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerschhaggl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00787095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abbiendi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ainsley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Akesson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexander" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2463-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Childress" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/84" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. R&#246;pke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Seitenzahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pakmor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00569064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1557-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Childress" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Scalzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/2/1073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1254-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00472555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1315-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0874-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1123-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00401027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911973" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.06.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Howell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912246" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454412v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruhlmann-Kleider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911847" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0917-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0647-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0528-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0779-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00275723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0631-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.10.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00265377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0585-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00215947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0506-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0777-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0273-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00146523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0304-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156167v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.06.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066930" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347475v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hodapp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Meech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cochran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0339-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0345-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garavini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folatelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065400" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02506-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02461-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025162v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054185" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02569-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.01.058" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saug&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2006.02.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J9V9V7H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruneli&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.12.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02497-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02419-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02406-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Neill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sullivan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Pritchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Howell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505532" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02501-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02568-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025784v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02496-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128643v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510780" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084242v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.06.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02494-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.10.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02104-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02060-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goobar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042463" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023227v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02051-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041504" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024940v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02388-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02353-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024383v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02354-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024933v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02390-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020174v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01541-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023211v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01990-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01709-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020405v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01469-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020499v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01599-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021824v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01715-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01889-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022155v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alderweireld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01881-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01852-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975916v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Lee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loken" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nugent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2003.12.056" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021883v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01827-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.03.051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021875v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01732-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01976-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021609v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.01.086" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02011-4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01953-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01708-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020172v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01394-x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020173v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01441-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01869-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020494v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01598-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01158-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00660-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01287-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01384-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012366v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03125-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00387-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021583v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01355-5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01350-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013732v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01198-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021508v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01183-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012365v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2002-01111-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013907v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2003.07.032" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021584v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2003.09.070" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2002-01112-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520200895" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011505v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01658-1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011006v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albrecht" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01282-5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008393v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00135-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010372v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00807-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100615" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011007v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100782" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008012v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100592" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008009v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01346-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008010v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00143-5" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010185v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100690" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009904v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00453-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100595" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011152" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008013v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00017-X" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008931v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00449-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008930v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00569-X" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008412v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00069-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019011v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00207-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005208v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005294v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000449" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005638v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00693-6" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006127v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00888-1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006827v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01198-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004113v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00313-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003676v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529900228" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005637v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00675-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003734v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050719" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005354v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000392" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007893v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01275-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005279v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000363" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003905v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01391-X" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529900227" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004110v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00281-1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005207v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000354" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005632v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00776-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005631v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000415" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362454v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000491" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01274-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005293v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050016" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005343v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000401" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005344v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050017" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004112v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00081-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003638v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050720" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010827v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00040-X" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00314-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005292v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000434" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005285v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01431-8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00868-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006140v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01013-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004109v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00265-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004111v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00312-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007906v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000531" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007754v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000528" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001123v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aldeweireld" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021671" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003487v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002653v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00771-6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001125v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801044" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001122v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529901074" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003007v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01105-3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002553v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00601-2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002532v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050583" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002512v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050610" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001168v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00112-4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002531v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00488-8" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002654v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00904-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014509v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050582" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002555v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00597-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002554v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00598-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003476v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01526-3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001127v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801043" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002533v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00472-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002552v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00671-1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003539v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050643" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002551v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00550-X" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002443v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00022988" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003501v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00105-7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002470v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050600" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001163v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01525-1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002469v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050584" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003493v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00066-0" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002425v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050766" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002745v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00905-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01380-4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001113v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050163" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003430v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01061-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001111v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00296-2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001124v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01300-8" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007483v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albaneo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behnke" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blyth" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsing" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001112v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01442-1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001116v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529800989" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001110v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529800885" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001117v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00715-1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001109v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00080-X" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003431v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00346-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003399v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021558" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001118v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01543-8" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001142v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01248-3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001121v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01443-9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001145v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050058" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01242-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001119v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00147-6" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003400v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00347-5" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001149v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050312" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003402v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)11783-X" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001137v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00254-2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003401v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01188-X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003403v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00758-2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003413v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00608-4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001141v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01192-1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001144v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050582" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001135v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00152-4" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001132v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00419-X" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003412v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00586-8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001114v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050504" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007640v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00987-V" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007591v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91285-8" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002583v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90711-0" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TWKKPS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005170v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01413179" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002582v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90298-4" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007586v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90222-4" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007594v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90524-X" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007587v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90537-1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007617v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01557390" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066798v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90745-5" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007595v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577539" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007590v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91178-9" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007596v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90230-5" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007585v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555895" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002691v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577540" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001223v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90027-M" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003552v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91736-7" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001169v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565048" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003543v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91737-8" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001208v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90520-R" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004641v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billan" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birr" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bobbink" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90210-9" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003555v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01498617" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001209v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90409-B" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001212v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90587-8" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003545v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90736-2" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001207v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01562545" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001211v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90213-2" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003554v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90585-6" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005192v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91815-5" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003547v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555835" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001218v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91053-P" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005101v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adami" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akesson" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90447-J" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005107v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90528-C" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002499v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91385-M" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005104v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90879-9" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001241v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01561293" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003576v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005103v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90573-M" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002496v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agassi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90181-3" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005108v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90878-8" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001242v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01881708" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005100v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91680-8" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005105v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005102v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559733" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002497v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589707" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004888v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschizeaux" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lees" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Minard" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005106v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559732" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003575v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90574-U" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001243v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91159-7" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005098v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90760-2" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002498v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91580-3" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002500v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589706" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005580v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aarnio" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abie" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrianos" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(91)90793-P" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004265v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005148v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003656v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007626v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005530v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005144v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005538v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005540v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005476v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775095v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Lange" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nordby" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Pollek" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Osier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Bowdish" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019302" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685557v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuke Utsumi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banovetz" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bradshaw" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019117" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668431v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roodman" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rasmussen" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Chiang" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019698" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554456v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhellot" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.El Berni" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/03/C03017" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678908v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bailly" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeglot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juramy" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebbolo" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/02/C02044" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R2DZ01DD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589232v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PPNP.2011.01.030" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9WNSFSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611463v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rollin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763308v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589828v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462644" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589583v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Scalzo" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akerlof" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589503v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bailey" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589504v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Aldering" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408916v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936002" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1T4XFNHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347476v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129460v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Neill" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774890" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409066v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecontal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089880v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.035" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020374v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Lee" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2003.12.056" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020373v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantz" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnaud" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capoani" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020144v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012576v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024775v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020376v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011997v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011141v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011053v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005718v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Migliore" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paganoni" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003685v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bozovic" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvi" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortina" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de La Vaissiere" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007480v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003393v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004715v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008193v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022858v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008309v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burq" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemarin" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depasse" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mamouni" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008211v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fay" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gel&#233;" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008212v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008214v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009736v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brand" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubret" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutonnet" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009737v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876994v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tocut" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russo" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420345v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589312v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589305v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589302v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589310v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589286v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589296v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigaudier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulez" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589577v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171064v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371663v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Nugent" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perlmutter" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023824v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abbaneo" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajo-Vaquero" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011434v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008814v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcelli" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bamabade" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021780v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012567v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ainsly" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006993v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005175v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002515v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bella" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014483v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Br&#233;maud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antilogus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bongard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aldoroty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoeflich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suntzeff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acad78" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baltay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2515-5172/ab8fa5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. L&#233;get" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gangler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahmanyar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antilogus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Juramy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Sepulveda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.041505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.5.4.041506" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taubenberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vogl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kromer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spyromilio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saunders" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaec7e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01430546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Raha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/2/157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Guyonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyan Schahmaneche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Copin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sasdelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bongard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Fakhouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/815/1/58" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00935372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/1/51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astier P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doherty P." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonnet A." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regnault N." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/03/C03048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00958452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu350" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schael" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swynghedauw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2013.07.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00787095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00904274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Feindt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerschhaggl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321880" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abbiendi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ainsley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Akesson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexander" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2463-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Childress" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/766/2/84" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/770/2/107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00690635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K. R&#246;pke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Seitenzahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pakmor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Sim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/750/1/L19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116723" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632080v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bloch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikolenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Winter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1555-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00569064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albrecht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1557-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Childress" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/733/1/3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1254-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Scalzo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/2/1073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00472555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1315-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00401027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911973" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00405210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.06.058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Howell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0874-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409629v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-1123-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00454412v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruhlmann-Kleider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911847" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-009-0917-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0528-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0647-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0779-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00275723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0631-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.10.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00265377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0585-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00348288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0777-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00215947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0506-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0273-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Astier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066930" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.08.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Hodapp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Meech" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cochran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156176v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0339-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00146523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0304-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2007.06.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00156149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-007-0345-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.09.015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garavini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folatelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065400" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02506-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alemanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02569-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.01.058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00107079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.10.040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054185" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02461-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruneli&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.12.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975915v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saug&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2006.02.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J9V9V7H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02419-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025777v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02497-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025784v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02496-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02501-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02568-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02406-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082961v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Neill" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sullivan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Pritchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Howell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/505532" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00128643v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510780" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084242v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.06.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02494-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087619v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bauer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507020" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.10.059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02104-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goobar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042463" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023227v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02051-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023317v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02060-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041504" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024940v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02388-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02353-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024383v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02354-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024933v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02390-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020174v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01541-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020405v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01469-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01889-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01599-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022155v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alderweireld" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01881-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01715-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01852-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021843v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01709-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01990-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01827-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01976-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975916v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Lee" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loken" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nugent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAR.2003.12.056" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021875v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01732-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021838v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.03.051" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-02011-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021609v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.01.086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022159v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01953-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01708-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020173v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01441-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020172v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01394-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01869-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020494v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2004-01598-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01158-8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013790v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00660-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01287-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012366v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03125-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021588v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01384-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021583v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01355-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014084v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01350-x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01198-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021550v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00387-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021508v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01183-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012365v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2002-01111-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012564v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2002-01112-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021584v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2003.09.070" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013907v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2003.07.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520200895" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011505v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01658-1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011006v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Albrecht" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01282-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020364v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010372v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00807-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008393v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00135-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008011v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100615" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008010v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00143-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009904v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00453-1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010185v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100690" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008332v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100595" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009923v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011152" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008009v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01346-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008012v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100592" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011007v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520100782" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008013v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00017-X" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008931v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00449-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008930v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00569-X" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008412v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00069-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019011v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00207-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006127v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00888-1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005294v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000449" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00313-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005638v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00693-6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006827v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01198-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000378" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007893v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01275-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005279v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000363" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000392" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005631v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000415" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003675v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529900227" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005207v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000354" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004110v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00281-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005632v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00776-0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003905v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01391-X" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003734v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050719" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003676v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529900228" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005637v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00675-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005344v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005293v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050016" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007737v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01274-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362454v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000491" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005343v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000401" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010827v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00040-X" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005285v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01431-8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050720" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004721v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00314-2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005292v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000434" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004112v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00081-2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00868-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004109v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00265-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006140v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01013-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004111v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00312-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007754v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000528" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007906v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000531" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001123v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aldeweireld" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021671" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003487v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001125v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801044" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001122v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529901074" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002653v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00771-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001168v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00112-4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003476v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01526-3" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002531v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00488-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050582" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002554v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00598-5" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002654v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00904-1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002555v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00597-3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002552v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00671-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002533v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00472-4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003539v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050643" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001127v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801043" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003007v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01105-3" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050583" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002553v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00601-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002512v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050610" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003501v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00105-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002443v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00022988" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002551v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00550-X" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002470v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050600" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002469v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050584" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001163v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01525-1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003493v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00066-0" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002745v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00905-3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002425v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050766" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001113v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050163" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01380-4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001124v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01300-8" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001112v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01442-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007483v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albaneo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behnke" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Blyth" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsing" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001117v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00715-1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001116v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529800989" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001110v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529800885" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001111v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00296-2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003430v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01061-2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003431v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00346-3" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001109v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00080-X" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001118v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01543-8" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003399v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00021558" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001142v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01248-3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001121v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01443-9" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001145v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050058" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)01242-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003400v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00347-5" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001119v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00147-6" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003402v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)11783-X" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001149v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050312" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001137v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00254-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003401v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01188-X" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003413v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00608-4" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003403v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00758-2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001141v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01192-1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001144v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050582" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001135v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00152-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001132v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00419-X" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001114v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050504" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003412v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00586-8" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007640v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00987-V" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002583v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90711-0" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TWKKPS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007591v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91285-8" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007586v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90222-4" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007594v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90524-X" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002582v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90298-4" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005170v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01413179" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066798v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90745-5" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007595v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577539" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007617v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01557390" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007587v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90537-1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007590v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91178-9" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007596v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90230-5" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007585v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555895" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002691v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577540" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001223v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90027-M" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003543v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91737-8" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001208v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90520-R" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004641v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaudon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billan" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Birr" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bobbink" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90210-9" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003555v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01498617" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003552v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91736-7" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001169v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565048" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001209v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90409-B" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001212v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90587-8" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001207v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01562545" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003545v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90736-2" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003554v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90585-6" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001211v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90213-2" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001218v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91053-P" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005192v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91815-5" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003547v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01555835" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005101v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Adami" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akesson" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90447-J" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005104v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90879-9" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005107v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90528-C" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002499v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91385-M" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005102v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559733" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005108v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90878-8" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001242v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01881708" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005105v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005100v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91680-8" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002497v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589707" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002496v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agassi" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90181-3" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005103v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90573-M" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001241v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01561293" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003576v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003575v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(92)90574-U" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005106v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01559732" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004888v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschizeaux" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lees" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Minard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005098v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)90760-2" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001243v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91159-7" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002500v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01589706" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002498v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91580-3" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005148v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003656v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005580v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aarnio" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abie" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrianos" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(91)90793-P" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004265v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007626v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005530v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005144v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005538v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005540v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005476v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775095v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Lange" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nordby" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Pollek" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Osier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Bowdish" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019302" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685557v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuke Utsumi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banovetz" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bradshaw" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019117" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668431v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roodman" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rasmussen" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Chiang" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019698" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554456v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhellot" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.El Berni" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/03/C03017" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00678908v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bailly" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeglot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juramy" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebbolo" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/02/C02044" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R2DZ01DD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589232v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PPNP.2011.01.030" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9WNSFSN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611463v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rollin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00763308v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589828v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462644" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589583v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Scalzo" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Akerlof" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589503v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bailey" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589504v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Aldering" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408916v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936002" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1T4XFNHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347476v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129460v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Neill" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pritchet" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774890" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00409066v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smadja" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecontal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089880v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.02.035" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020374v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Wood-Vasey" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Lee" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2003.12.056" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020373v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantz" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnaud" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capoani" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020144v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012576v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024775v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020376v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011997v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011141v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011053v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005718v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Migliore" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paganoni" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003685v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bozovic" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvi" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortina" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. de La Vaissiere" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007480v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003393v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004715v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008193v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022858v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008309v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Burq" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemarin" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Depasse" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mamouni" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008211v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fay" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gel&#233;" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008212v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008214v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009736v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brand" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubret" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billoir" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutonnet" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courty" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009737v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876994v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tocut" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russo" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420345v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589312v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589305v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589302v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589310v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589286v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589296v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rigaudier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulez" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589577v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171064v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371663v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conley" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Valle" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Nugent" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perlmutter" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023824v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abbaneo" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bajo-Vaquero" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011434v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008814v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arcelli" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bamabade" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020398v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021780v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012567v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ainsly" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006993v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005175v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002515v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bella" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014483v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>