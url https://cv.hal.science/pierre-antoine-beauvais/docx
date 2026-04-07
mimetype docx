--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1185,213 +1185,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi Sannour (2022)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Paléolithique supérieur récent d'Ardèche méridionale, bilan documentaire à partir des industries lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645402v1</w:t>
+                <w:t xml:space="preserve">hal-04232028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur récent d'Ardèche méridionale, bilan documentaire à partir des industries lithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouadi Sannour (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.8215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232028v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin paléogène d'Issirac. Nouvelles données sur les gîtes à silex et implications archéologiques</w:t>
               </w:r>
@@ -4941,51 +4941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>