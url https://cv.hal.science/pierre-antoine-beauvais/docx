--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -234,261 +234,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Transfers Between Chert Knappers: Investigating Gunflint Manufacture in the Eastern Egyptian Desert (Wadi Sannur, Northern Galala, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Puaud</w:t>
+                <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2025-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396378v1</w:t>
+                <w:t xml:space="preserve">hal-05247011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Transfers Between Chert Knappers: Investigating Gunflint Manufacture in the Eastern Egyptian Desert (Wadi Sannur, Northern Galala, Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opar-2025-0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247011v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t>
               </w:r>
@@ -593,805 +593,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi Sannour (2023) Mines de silex pharaoniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des ateliers de pierres à fusil de Méhémet Ali au Ouadi Sannour (Galâlâ Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11sx7⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.69-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/129mz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645373v1</w:t>
+                <w:t xml:space="preserve">hal-04930040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539692v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers de pierres à fusil de Méhémet Ali au Ouadi Sannour (Galâlâ Nord)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/129mz⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930040v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mas Aguilhon, Saint-Marcel-d’Ardèche. Retour sur la question gravettienne dans la vallée du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Ouadi Sannour (2023) Mines de silex pharaoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sx7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793582v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498557v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique supérieur récent d'Ardèche méridionale, bilan documentaire à partir des industries lithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouadi Sannour (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.8215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232028v1</w:t>
+                <w:t xml:space="preserve">hal-04645402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi Sannour (2022)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Paléolithique supérieur récent d'Ardèche méridionale, bilan documentaire à partir des industries lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.8215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04645402v1</w:t>
+                <w:t xml:space="preserve">hal-04232028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin paléogène d'Issirac. Nouvelles données sur les gîtes à silex et implications archéologiques</w:t>
               </w:r>
@@ -1627,64 +1627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Sannur (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,2233 +1849,2111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2025, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR &amp;quot;Réseau de Lithothèques en Occitanie&amp;quot;, Rapport d'activité 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR &amp;quot;Silex&amp;quot; : Un réseau scientifique au service de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des Gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème congrès UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a big blade? A contribution from Middle Magdalenian refits at Villazette (Creysse, Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lukas Dijkstra</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting, Rome, Italie. Session “Lithics, Fauna: Let them refit!”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, France</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343226v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to make a big blade? A contribution from Middle Magdalenian refits at Villazette (Creysse, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dachary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting, Rome, Italie. Session “Lithics, Fauna: Let them refit!”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014790v1</w:t>
-              </w:r>
-[...1229 lines deleted...]
-                <w:t xml:space="preserve">hal-02094611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flint miners’camps on the Galala plateau : WS013 in Wadi Nikhaybar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Tristant, J. Villaeys, E.M. Ryan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egypt at its Origins 7, Proceedings of the Seventh International Conference "Origin of the State. Predynastic and Early Dynastic Egypt", Paris 19th - 23rd September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orientalia Lovaniensia Analecta (323), Peeters publishers, p. 33-43, 2024, 9789042952225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4085,73 +3963,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaisissable frontière : le Paléolithique supérieur récent du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4167,194 +4045,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.35-56, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible, Société préhistorique française, pp.3-4, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaisissable frontière : le Paléolithique supérieur récent du Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4370,431 +4248,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France, Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, 31 mai-4 juin 2021 Toulouse (France), Session B - Hiatus, lacunes et absences : reflets de pratiques archéologiques ou réalités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur un ensemble lithique du Magdalénien supérieur des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France… et au-delà.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Séances de la Société préhistorique française, 2-913745-81-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03049132v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouadi Sannour (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subdivisions du Tardiglaciaire rhodanien à l’épreuve de l’analyse relationnelle des industries lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU20102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04835106v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04240492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4941,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>