--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -234,261 +234,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Transfers Between Chert Knappers: Investigating Gunflint Manufacture in the Eastern Egyptian Desert (Wadi Sannur, Northern Galala, Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
+                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opar-2025-0061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247011v1</w:t>
+                <w:t xml:space="preserve">hal-05396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into Late Glacial fire-making toolkits: Two chert strike-a-lights at Le Colombier II rock shelter (Ardèche, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical Transfers Between Chert Knappers: Investigating Gunflint Manufacture in the Eastern Egyptian Desert (Wadi Sannur, Northern Galala, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puaud</w:t>
+                <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69, pp.105528. </w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/opar-2025-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396378v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mas Aguilhon Saint-Marcel-d’Ardèche Retour sur la question gravettienne dans la vallée du Rhône</w:t>
               </w:r>
@@ -930,351 +930,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi Sannour (2023) Mines de silex pharaoniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645373v1</w:t>
+                <w:t xml:space="preserve">hal-04539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouadi Sannour (2023) Mines de silex pharaoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sx7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539692v1</w:t>
+                <w:t xml:space="preserve">hal-04645373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Sannour (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,424 +1371,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin paléogène d'Issirac. Nouvelles données sur les gîtes à silex et implications archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouadi Sannur (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kherdouche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625996v1</w:t>
+                <w:t xml:space="preserve">hal-04240550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bundgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Bundgen</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouadi Sannur (2020)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
+                <w:t xml:space="preserve">Le bassin paléogène d'Issirac. Nouvelles données sur les gîtes à silex et implications archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kherdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamdan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barth Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240550v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,77 +1923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., GUIAVARC'H M., MALGARINI R., PUAUD S. (2024) – APP « Abri du Colombier II », Rapport d’activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Minet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2142,90 +2142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEAUVAIS P.-A., COSTAMAGNO S., DANCETTE C., GAUVRIT-ROUX E., MALGARINI R., PUAUD S. (2023) – APP « Abri du Colombier II », Rapport d’activité 2023, DRAC Auvergne-Rhône-Alpes, 77 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,64 +3771,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flint miners’camps on the Galala plateau : WS013 in Wadi Nikhaybar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,51 +4094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Réseaux de transferts matériels, aires chronoculturelles : le visible et l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,103 +4424,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Sannour (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Midant-Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ciavatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.5934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Dijkstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2025-0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/129mz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ciavatti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2744" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kherdouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth Philippe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boccaccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04835106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>