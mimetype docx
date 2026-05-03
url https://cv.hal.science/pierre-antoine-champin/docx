--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -2057,217 +2057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
+                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914853v1</w:t>
+                <w:t xml:space="preserve">hal-04606879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
+                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Seifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606879v1</w:t>
+                <w:t xml:space="preserve">hal-04914853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t>
               </w:r>
@@ -2480,217 +2480,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata for RDF Statements: The RDF-star Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hartig</w:t>
+                <w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lotico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, (online), United States</w:t>
+              <w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325632v1</w:t>
+                <w:t xml:space="preserve">hal-03407785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Bruyat</w:t>
+                <w:t xml:space="preserve">Metadata for RDF Statements: The RDF-star Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Lotico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, (online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407785v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t>
               </w:r>
@@ -4411,593 +4411,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
+              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301051v1</w:t>
+                <w:t xml:space="preserve">hal-01301121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
+              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301121v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aLDEAS: a Language to Define Epiphytic Assistance Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301088v1</w:t>
+                <w:t xml:space="preserve">hal-01301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Steiner</w:t>
+                <w:t xml:space="preserve">aLDEAS: a Language to Define Epiphytic Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.153-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301115v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t>
               </w:r>
@@ -6277,239 +6277,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castor: a Constraint-based SPARQL Engine with Active Filter Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+                <w:t xml:space="preserve">Une assistance générique pour les utilisateurs d'applications fortement orientées connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference (ESWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.167-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352967v1</w:t>
+                <w:t xml:space="preserve">hal-00816683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une assistance générique pour les utilisateurs d'applications fortement orientées connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Castor: a Constraint-based SPARQL Engine with Active Filter Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Le Clément de Saint-Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Crète, Greece. pp.391-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30284-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816683v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
               </w:r>
@@ -6939,347 +6939,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Representation of Provenance in Wikipedia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Orlandi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas W. D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Role of Semantic Web in Provenance Management (SWPM 2010 - workshop of ISWC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381598v1</w:t>
+                <w:t xml:space="preserve">hal-01381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIOC in Action — Representing the Dynamics of Online Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Passant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Semantic Systems (I-Semantics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1839707.1839722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Representation of Provenance in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Passant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Role of Semantic Web in Provenance Management (SWPM 2010 - workshop of ISWC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381458v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Experience Web: A Case-Based Reasoning Perspective</w:t>
               </w:r>
@@ -7527,265 +7527,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+                <w:t xml:space="preserve">The Case-Based Experience Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Coyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WebCBR workshop at ICCBR'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seatle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437735v1</w:t>
+                <w:t xml:space="preserve">hal-01437729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case-Based Experience Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barry Smyth</w:t>
+                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Coyle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebCBR workshop at ICCBR'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437729v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
               </w:r>
@@ -8305,239 +8305,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Data-Providing Web Services in P2P-based Collaboration Environments</w:t>
+                <w:t xml:space="preserve">Web services-based query rewriting and resolution in loosely coupled information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Information Systems Engineering (CAiSE'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Web Information Systems and Technologies (WEBIST 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Barcelona, Spain. pp.397-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001277303970401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536268v1</w:t>
+                <w:t xml:space="preserve">hal-01536267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web services-based query rewriting and resolution in loosely coupled information systems</w:t>
+                <w:t xml:space="preserve">Composing Data-Providing Web Services in P2P-based Collaboration Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Web Information Systems and Technologies (WEBIST 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Advanced Information Systems Engineering (CAiSE'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trondheim, Norway. pp.513-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536267v1</w:t>
+                <w:t xml:space="preserve">hal-01536268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross: an OWL wrapper for reasoning with relational databases</w:t>
               </w:r>
@@ -8901,243 +8901,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping And Integrating Heterogeneous Databases With OWL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thiran</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Miami, United States. pp.11-18</w:t>
+              <w:t xml:space="preserve">ISKO-France 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536164v1</w:t>
+                <w:t xml:space="preserve">hal-01583146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Laflaquière</w:t>
+                <w:t xml:space="preserve">Wrapping And Integrating Heterogeneous Databases With OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seksun Suwanmanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-France 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, INIST-CNRS, Vandoeuvre-lès-Nancy, France. pp.209-230</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seventh International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Miami, United States. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583146v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
               </w:r>
@@ -11084,51 +11084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trace-Based Systems Framework : Models, Languages and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11767,51 +11767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champin.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoury El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis220215011o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11541-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.108541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besnaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649218500417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;rger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mannens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Briggs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Coyle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smyth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2009.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seksun Suwanmanee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouelhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02288141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Lahoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Cl&#233;ment de Saint-Marcq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30284-8_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816683v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Orlandi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-983-1_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWOD.2007.353205" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001277303970401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Houben" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75563-0_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J7WHDBQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2006.11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorlin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45006-8_9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PHCQPS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Wenning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC063E_ch3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141614v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Kellogg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Longley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertails" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sambra" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02062219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01561241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champin.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoury El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis220215011o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11541-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.108541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besnaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649218500417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;rger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mannens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Briggs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Coyle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smyth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2009.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seksun Suwanmanee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouelhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02288141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Lahoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Cl&#233;ment de Saint-Marcq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30284-8_33" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839722" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Orlandi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-983-1_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWOD.2007.353205" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001277303970401" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Houben" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75563-0_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J7WHDBQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2006.11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorlin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45006-8_9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PHCQPS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Wenning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC063E_ch3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141614v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Kellogg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Longley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertails" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sambra" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02062219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01561241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>