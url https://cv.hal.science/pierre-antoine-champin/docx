--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2057,342 +2057,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
+                <w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Vittrant</w:t>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Seifen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amit K. Chopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Fornara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Agents on the Web 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606879v1</w:t>
+                <w:t xml:space="preserve">emse-04240553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914853v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Hypermedia Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agents on the Web 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.123-126</w:t>
+              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04240553v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shacled Turtle: Schema-Based Turtle Auto-Completion</w:t>
               </w:r>
@@ -2480,636 +2480,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t>
+                <w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.582-597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407785v1</w:t>
+                <w:t xml:space="preserve">hal-03262817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata for RDF Statements: The RDF-star Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hartig</w:t>
+                <w:t xml:space="preserve">PREC: semantic translation of property graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bruyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lotico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, (online), United States</w:t>
+              <w:t xml:space="preserve">1st workshop on Squaring the Circles on Graphs, SEMANTiCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325632v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WasmTree: Web Assembly for the Semantic Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Bruyat</w:t>
+                <w:t xml:space="preserve">Metadata for RDF Statements: The RDF-star Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hartig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web, 18th International Conference, ESWC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lotico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, (online), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262817v1</w:t>
+                <w:t xml:space="preserve">hal-03325632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicabilité : vers des dispositifs numériques interagissant en intelligence avec l’utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">Atelier Humains et IA, travailler en intelligence à EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888216v1</w:t>
+                <w:t xml:space="preserve">hal-02794832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia: a Linked Data and Semantic Web toolkit for Rust</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bennara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Web Conference 2020: Developers Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558983v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicabilité : vers des dispositifs numériques interagissant en intelligence avec l’utilisateur</w:t>
+                <w:t xml:space="preserve">Sophia: a Linked Data and Semantic Web toolkit for Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Humains et IA, travailler en intelligence à EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">The Web Conference 2020: Developers Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794832v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t>
               </w:r>
@@ -3400,243 +3400,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents modèles de programmation par contraintes pour le clustering conceptuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chabert</w:t>
+                <w:t xml:space="preserve">kTBS4LA : une plateforme d'analyse de traces fondée sur une modélisation sémantique des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
+              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076396v1</w:t>
+                <w:t xml:space="preserve">hal-01637548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kTBS4LA : une plateforme d'analyse de traces fondée sur une modélisation sémantique des traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Comparaison de différents modèles de programmation par contraintes pour le clustering conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Treizièmes journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637548v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification d'un utilisateur à partir de ses traces d’interaction</w:t>
               </w:r>
@@ -4303,159 +4303,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aLDEAS : un langage de définition de systèmes d'assistance épiphytes (Prix du meilleur article d'IC2014)</w:t>
+                <w:t xml:space="preserve">Adding epiphytic assistance systems in learning applications using the SEPIA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL - 9th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.138-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015325v1</w:t>
+                <w:t xml:space="preserve">hal-01301072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
+                <w:t xml:space="preserve">aLDEAS : un langage de définition de systèmes d'assistance épiphytes (Prix du meilleur article d'IC2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
@@ -4473,430 +4495,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301121v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
+              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301051v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Steiner</w:t>
+                <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
+              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece. pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984780v1</w:t>
+                <w:t xml:space="preserve">hal-01301051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
+                <w:t xml:space="preserve">Weaving the Web(VTT) of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Verborgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
+              <w:t xml:space="preserve">LDOW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Seoul, South Korea. http://ceur-ws.org/Vol-1184/ldow2014_paper_11.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301115v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLDEAS: a Language to Define Epiphytic Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4928,2358 +4950,2336 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.153-164, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Contained Semantic Hypervideos Using Web Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ISWC Developers Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518817v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding epiphytic assistance systems in learning applications using the SEPIA system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL - 9th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301072v1</w:t>
+                <w:t xml:space="preserve">halshs-01518817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting fine-grained use traces in any application without modifying it</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop EXPPORT from the conference ICCBR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339195v1</w:t>
+                <w:t xml:space="preserve">hal-00905201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF-REST: A Unifying Framework for Web APIs and Linked Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier (FR), France. pp.10-19</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921662v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Mise en place d'un système d'assistance personnalisée dans une application existante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351699v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Collecting fine-grained use traces in any application without modifying it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">workshop EXPPORT from the conference ICCBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830444v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RDF-REST: A Unifying Framework for Web APIs and Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t>
+              <w:t xml:space="preserve">Services and Applications over Linked APIs and Data (SALAD), workshop at ESWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier (FR), France. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905201v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103671v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un système d'assistance personnalisée dans une application existante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107340v1</w:t>
+                <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un solveur léger efficace pour interroger le Web Sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Le Clément de Saint-Marcq</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809859v1</w:t>
+                <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Taking into account users’ knowledge, abilities and preferences to personalize animated assistant agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.29-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738349v1</w:t>
+                <w:t xml:space="preserve">hal-01353006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Un solveur léger efficace pour interroger le Web Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Le Clément de Saint-Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
+              <w:t xml:space="preserve">JFPC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353131v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une assistance générique pour les utilisateurs d'applications fortement orientées connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">A Knowledge-Based Approach to Augment Applications with Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Galway, Ireland. pp.317-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33876-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816683v1</w:t>
+                <w:t xml:space="preserve">hal-00738349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castor: a Constraint-based SPARQL Engine with Active Filter Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+                <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference (ESWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352967v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Castor: a Constraint-based SPARQL Engine with Active Filter Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Le Clément de Saint-Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Crète, Greece. pp.391-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30284-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692091v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account users’ knowledge, abilities and preferences to personalize animated assistant agents</w:t>
+                <w:t xml:space="preserve">Une assistance générique pour les utilisateurs d'applications fortement orientées connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.29-34</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances - IC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353006v1</w:t>
+                <w:t xml:space="preserve">hal-00816683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models for video enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
+              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354397v1</w:t>
+                <w:t xml:space="preserve">hal-01354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for video enrichment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Videos Enrichment System Based On Decision Trees For People With Sensory Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Saray Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Encelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Engineering 2011 (DocEng 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mountain View, CA, United States. pp.85-88, </w:t>
+              <w:t xml:space="preserve">8th International Cross-Disciplinary Conference on Web Accessibility (W4A 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034691.2034710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1969289.1969299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354516v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Representation of Provenance in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Passant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Role of Semantic Web in Provenance Management (SWPM 2010 - workshop of ISWC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381458v1</w:t>
+                <w:t xml:space="preserve">hal-01381598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIOC in Action — Representing the Dynamics of Online Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Passant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Semantic Systems (I-Semantics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1839707.1839722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Representation of Provenance in Wikipedia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Collaborative Annotation for Video Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Encelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas W. D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Role of Semantic Web in Provenance Management (SWPM 2010 - workshop of ISWC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Cross-Disciplinary Conference on Web Accessibility (W4A 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Raleigh, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1805986.1806010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381598v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Experience Web: A Case-Based Reasoning Perspective</w:t>
               </w:r>
@@ -7527,610 +7527,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case-Based Experience Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barry Smyth</w:t>
+                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Coyle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebCBR workshop at ICCBR'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437729v1</w:t>
+                <w:t xml:space="preserve">hal-01437735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trace-Based Framework for supporting Digital Object Memories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Cram</w:t>
+                <w:t xml:space="preserve">The Case-Based Experience Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Coyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Digital Object Memories (DOMe'09) in the 5th International Conference on Intelligent Environments (IE 09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WebCBR workshop at ICCBR'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seatle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-056-8-39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437735v1</w:t>
+                <w:t xml:space="preserve">hal-01437729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
+              <w:t xml:space="preserve">Ludovia 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501252v1</w:t>
+                <w:t xml:space="preserve">hal-01515529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cojan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
+              <w:t xml:space="preserve">16ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337666v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plate-forme ouverte pour la construction d'hypervidéos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515529v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Service-Based Query Resolution in eEnvironments</w:t>
               </w:r>
@@ -8702,226 +8702,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for data and Web services semantic mediation in Peer-to-Peer based Medical Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Symposium on Computer-Based Medical Systems (CBMS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536198v1</w:t>
+                <w:t xml:space="preserve">hal-01583149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Semantic Web Technology in an Annotation-based Hypervideo System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubert</w:t>
+                <w:t xml:space="preserve">A framework for data and Web services semantic mediation in Peer-to-Peer based Medical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Semantic Web Annotations for Multimedia (SWAMM 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE Symposium on Computer-Based Medical Systems (CBMS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Utah, United States. pp.87-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2006.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583149v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de modélisation de l'expérience : utilisation de systèmes complexes pour l'assistance aux tâches de veille informatiquement médiées</w:t>
               </w:r>
@@ -9117,924 +9117,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00001270v1</w:t>
+                <w:t xml:space="preserve">hal-00824598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents à structures multiples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advene, une plateforme pour l'édition et la visualisation d'hypervidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Modèles documentaires de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00949199v1</w:t>
+                <w:t xml:space="preserve">sic_00001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSETTE : a framework for Knowledge from Experience</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Documents à structures multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2004) (article court)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824598v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00949199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
+                <w:t xml:space="preserve">Measuring the similarity of labeled graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 5 'From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance', ICCBR'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Int. Conf. On Case-Based Reasoning (ICCBR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim (NO), Norway. pp.80-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45006-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583134v1</w:t>
+                <w:t xml:space="preserve">hal-01541469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la similarité de graphes étiquetés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUSETTE: Modeling USEs and Tasks for Tracing Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es Journées Nationales sur la résolution pratique de problèmes NP-Complets (JNPC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Amiens, France. pp.325-339</w:t>
+              <w:t xml:space="preserve">Workshop 5 'From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance', ICCBR'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway. pp.279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541503v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARDECO: an assistant for experience reuse in CAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer la similarité de graphes étiquetés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance (Workshop 5 of ICCBR'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">9es Journées Nationales sur la résolution pratique de problèmes NP-Complets (JNPC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Amiens, France. pp.325-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583142v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARDECO: an assistant for experience reuse in CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t>
+              <w:t xml:space="preserve">From Structured Cases to Unstructured Problem Solving Episodes For Experience-Based Assistance (Workshop 5 of ICCBR'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00949192v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation de documents audiovisuels : temporalisations et détemporalisation dans le projet Advene</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Temps et documents numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583140v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00949192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the similarity of labeled graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation de documents audiovisuels : temporalisations et détemporalisation dans le projet Advene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. On Case-Based Reasoning (ICCBR 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop " Temps et documents numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01541469v1</w:t>
+                <w:t xml:space="preserve">hal-01583140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10199,64 +10199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Bennara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Agricultural Robotic (FIRA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel event, France</w:t>
@@ -10475,77 +10475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castor: Using Constraint Programming to Solve SPARQL Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Le Clément de Saint-Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10632,51 +10632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WWW '18: Companion Proceedings of the The Web Conference 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
@@ -10729,51 +10729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WWW '18: Proceedings of the 2018 World Wide Web Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trace-Based Systems Framework : Models, Languages and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Sofiane Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11767,51 +11767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champin.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoury El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis220215011o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11541-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.108541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besnaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649218500417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;rger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mannens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Briggs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Coyle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smyth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2009.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seksun Suwanmanee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouelhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02288141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Lahoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Cl&#233;ment de Saint-Marcq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30284-8_33" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839722" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Orlandi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-983-1_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWOD.2007.353205" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001277303970401" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Houben" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75563-0_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J7WHDBQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2006.11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorlin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45006-8_9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PHCQPS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Wenning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC063E_ch3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141614v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Kellogg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Longley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertails" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sambra" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02062219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01561241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://champin.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772450v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bruyat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoury El" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/csis220215011o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-022-11541-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Iozzino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11607/ijp.7228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.108541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Besnaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219649218500417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;rger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Su&#225;rez-Figueroa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mannens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2012.55" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yahiaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Briggs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Coyle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Smyth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2009.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-008-0132-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0DBF8D2DB293278A3CD7B4B6D85085858F8B16E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seksun Suwanmanee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouelhadj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit K. Chopra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Fornara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_35" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hartig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02288141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Lahoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes M&#252;hleisen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verborgh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Le Cl&#233;ment de Saint-Marcq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33876-2_28" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30284-8_33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034710" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Saray Villamizar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1969289.1969299" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Orlandi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Passant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas W. D. Evans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1805986.1806010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-983-1_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437658v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sofiane Settouti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-056-8-39" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SWOD.2007.353205" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283892" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001277303970401" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Houben" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75563-0_34" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J7WHDBQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2006.11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536164v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45006-8_9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9PHCQPS1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541503v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sorlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583142v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583140v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://International World Wide Web Conferences Steering Committee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lalmas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis G. Ipeirotis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Wenning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC063E_ch3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363260v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141614v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Kellogg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Longley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064319v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertails" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sambra" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02062219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01561241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>